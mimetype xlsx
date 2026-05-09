--- v0 (2025-11-02)
+++ v1 (2026-05-09)
@@ -11,76 +11,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cityofboulder-my.sharepoint.com/personal/hansonj_bouldercolorado_gov/Documents/Desktop/2024 CoBECC/Residential/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{AEF00A5F-5F60-41E8-B647-488613623F78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5DFFF0BA-5841-4931-BCDC-F6E03A236422}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{AEF00A5F-5F60-41E8-B647-488613623F78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39C5B1A7-86EE-461B-8987-7C0CD159608C}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="953" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="953" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DIRECTIONS" sheetId="5" r:id="rId1"/>
     <sheet name="Prescriptive Checklist" sheetId="1" r:id="rId2"/>
     <sheet name="R408.1 Credits" sheetId="2" r:id="rId3"/>
     <sheet name="R407.8 Solar-Ready Zone Cert" sheetId="24" r:id="rId4"/>
     <sheet name="HIDE &amp; LOCK" sheetId="3" state="hidden" r:id="rId5"/>
     <sheet name="Table R403.7.1" sheetId="15" r:id="rId6"/>
     <sheet name="Table R406.1.1" sheetId="16" r:id="rId7"/>
     <sheet name=" Table R303.1.3(1)" sheetId="17" r:id="rId8"/>
     <sheet name=" Table R303.1.3(2)" sheetId="18" r:id="rId9"/>
     <sheet name=" Table R303.1.3(3)" sheetId="19" r:id="rId10"/>
     <sheet name="Table R402.1.2" sheetId="20" r:id="rId11"/>
     <sheet name="Table R402.1.4" sheetId="21" r:id="rId12"/>
     <sheet name="Table R402.2.6" sheetId="22" r:id="rId13"/>
     <sheet name="Table R402.4.1.1" sheetId="23" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">DIRECTIONS!$B$2:$U$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Prescriptive Checklist'!$A$1:$K$156</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'R407.8 Solar-Ready Zone Cert'!$B$1:$G$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'R408.1 Credits'!$A$1:$G$49</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Prescriptive Checklist'!$29:$29</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
@@ -959,53 +960,50 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">OR </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">R-15 cavity + R-5 continuous </t>
     </r>
   </si>
   <si>
     <t>UNHEATED SLAB R-VALUE &amp; DEPTH</t>
   </si>
   <si>
-    <t xml:space="preserve">R-25 continuous, 2ft </t>
-[...1 lines deleted...]
-  <si>
     <t>HEATED SLAB R-VALUE &amp; DEPTH</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">R-20 continuous, 2ft </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>AND</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 10 continuous full slab</t>
@@ -4599,50 +4597,53 @@
     <t>Where required to be sealed, concealed fire sprinklers shall only be sealed in a manner that is recommended by the manufacturer.  </t>
   </si>
   <si>
     <t>--- </t>
   </si>
   <si>
     <t>Common walls or double walls 
 separating attached single-family dwellings 
 or townhouses </t>
   </si>
   <si>
     <t>An interior air barrier shall be provided. Air sealing at the intersections with building thermal envelope shall be provided. 
 Where installed in a fire resistance rated wall assembly, air sealing materials shall comply with one of the following: 
 1. be in accordance with an approved design for the fire resistance-rated assembly. 
 2. be supported by approved data that shows the assembly as installed complies with the required fire-resistance rating </t>
   </si>
   <si>
     <t>Insulation materials recognized in the approved common wall or double wall design and installed in accordance with the approved design, shall be permitted to be used. </t>
   </si>
   <si>
     <t xml:space="preserve">a. Inspection of log walls shall be in accordance with the provisions of ICC 400. 
 b. Air barrier and insulation full enclosure is not required in unconditioned/ventilated attic spaces and at rim joists. </t>
   </si>
   <si>
     <t>(Minimum of 5 credits Required)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R-15 continuous, 2ft </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="84" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -8191,51 +8192,51 @@
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="1" xr:uid="{F03A27C2-CBBA-40D4-96B7-17F7E125118A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009999"/>
       <color rgb="FFF1E3C5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.tmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.tmp"/></Relationships>
 </file>
@@ -8628,50 +8629,54 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6181536" y="44388"/>
           <a:ext cx="676302" cy="673223"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -10160,1035 +10165,1035 @@
     <mergeCell ref="C4:T4"/>
     <mergeCell ref="C5:T5"/>
     <mergeCell ref="C6:T6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="67" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A6428BA-8C9F-4B0C-A45D-4910F528EAB0}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="2" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B2" s="550" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="C2" s="550"/>
       <c r="D2" s="550"/>
       <c r="E2" s="550"/>
       <c r="F2" s="550"/>
       <c r="G2" s="550"/>
     </row>
     <row r="3" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="550" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="C3" s="550"/>
       <c r="D3" s="550"/>
       <c r="E3" s="550"/>
       <c r="F3" s="550"/>
       <c r="G3" s="550"/>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B4" s="559"/>
       <c r="C4" s="561" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D4" s="561"/>
       <c r="E4" s="554" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F4" s="554"/>
       <c r="G4" s="562" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="5" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B5" s="560"/>
       <c r="C5" s="91" t="s">
+        <v>565</v>
+      </c>
+      <c r="D5" s="91" t="s">
         <v>566</v>
       </c>
-      <c r="D5" s="91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="91" t="s">
+        <v>565</v>
+      </c>
+      <c r="F5" s="91" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="G5" s="563"/>
     </row>
     <row r="6" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B6" s="227" t="s">
+        <v>567</v>
+      </c>
+      <c r="C6" s="208" t="s">
         <v>568</v>
       </c>
-      <c r="C6" s="208" t="s">
+      <c r="D6" s="208" t="s">
         <v>569</v>
       </c>
-      <c r="D6" s="208" t="s">
+      <c r="E6" s="208" t="s">
+        <v>569</v>
+      </c>
+      <c r="F6" s="208" t="s">
         <v>570</v>
       </c>
-      <c r="E6" s="208" t="s">
+      <c r="G6" s="93" t="s">
         <v>570</v>
-      </c>
-[...4 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="97" t="s">
+        <v>571</v>
+      </c>
+      <c r="C7" s="221" t="s">
+        <v>570</v>
+      </c>
+      <c r="D7" s="221" t="s">
         <v>572</v>
       </c>
-      <c r="C7" s="221" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="221" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F7" s="221" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="G7" s="222" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:G5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF8DC1DE-3689-4546-9C12-C6B0DD87376B}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:C23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="33.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="550" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C2" s="550"/>
     </row>
     <row r="3" spans="2:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="550" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="C3" s="550"/>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B4" s="205" t="s">
+        <v>575</v>
+      </c>
+      <c r="C4" s="215" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" s="205" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C5" s="215" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B6" s="205" t="s">
+        <v>578</v>
+      </c>
+      <c r="C6" s="215" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" s="205" t="s">
+        <v>580</v>
+      </c>
+      <c r="C7" s="215" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="8" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B8" s="205" t="s">
+        <v>582</v>
+      </c>
+      <c r="C8" s="215" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="9" spans="2:3" ht="105" x14ac:dyDescent="0.25">
       <c r="B9" s="109" t="s">
+        <v>584</v>
+      </c>
+      <c r="C9" s="110" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B10" s="205" t="s">
+        <v>586</v>
+      </c>
+      <c r="C10" s="215" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="11" spans="2:3" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="205" t="s">
+        <v>588</v>
+      </c>
+      <c r="C11" s="215" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="12" spans="2:3" ht="75" x14ac:dyDescent="0.25">
       <c r="B12" s="109" t="s">
+        <v>590</v>
+      </c>
+      <c r="C12" s="110" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="13" spans="2:3" ht="32.25" x14ac:dyDescent="0.25">
       <c r="B13" s="109" t="s">
+        <v>592</v>
+      </c>
+      <c r="C13" s="110" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="45" x14ac:dyDescent="0.25">
       <c r="B14" s="109" t="s">
+        <v>594</v>
+      </c>
+      <c r="C14" s="110" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="75" x14ac:dyDescent="0.25">
       <c r="B15" s="205" t="s">
+        <v>596</v>
+      </c>
+      <c r="C15" s="215" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="220" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B17" s="220" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="18" spans="2:3" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="551" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="C18" s="551"/>
     </row>
     <row r="19" spans="2:3" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="551" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="C19" s="551"/>
     </row>
     <row r="20" spans="2:3" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="551" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C20" s="551"/>
     </row>
     <row r="21" spans="2:3" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="551" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="C21" s="551"/>
     </row>
     <row r="22" spans="2:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="551" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="C22" s="551"/>
     </row>
     <row r="23" spans="2:3" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="551" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C23" s="551"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCA7BAB3-F8A2-45D7-9B3F-B28E98ECD47E}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:C21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="550" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C2" s="550"/>
     </row>
     <row r="3" spans="2:3" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="564" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="C3" s="564"/>
     </row>
     <row r="4" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B4" s="224" t="s">
+        <v>608</v>
+      </c>
+      <c r="C4" s="229" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" s="225" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C5" s="93" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="32.25" x14ac:dyDescent="0.25">
       <c r="B6" s="225" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C6" s="93" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" s="225" t="s">
+        <v>611</v>
+      </c>
+      <c r="C7" s="93" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="8" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B8" s="225" t="s">
+        <v>613</v>
+      </c>
+      <c r="C8" s="93" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="9" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B9" s="225" t="s">
+        <v>615</v>
+      </c>
+      <c r="C9" s="93" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B10" s="225" t="s">
+        <v>617</v>
+      </c>
+      <c r="C10" s="93" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="11" spans="2:3" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="225" t="s">
+        <v>619</v>
+      </c>
+      <c r="C11" s="93" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="12" spans="2:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="225" t="s">
+        <v>621</v>
+      </c>
+      <c r="C12" s="93" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="13" spans="2:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="225" t="s">
+        <v>623</v>
+      </c>
+      <c r="C13" s="93" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="225" t="s">
+        <v>625</v>
+      </c>
+      <c r="C14" s="93" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="228" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="C15" s="222" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="565" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="C16" s="565"/>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B17" s="551" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="C17" s="551"/>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B18" s="551" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="C18" s="551"/>
     </row>
     <row r="19" spans="2:3" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="551" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="C19" s="551"/>
     </row>
     <row r="20" spans="2:3" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="551" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="C20" s="551"/>
     </row>
     <row r="21" spans="2:3" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="551" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="C21" s="551"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0F73E0D-1E69-494B-9EEB-09AAFF3A2439}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:C30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" ht="56.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="567" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="C2" s="567"/>
     </row>
     <row r="3" spans="2:3" ht="45" x14ac:dyDescent="0.25">
       <c r="B3" s="223" t="s">
+        <v>633</v>
+      </c>
+      <c r="C3" s="96" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="4" spans="2:3" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="558" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="C4" s="566"/>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" s="227" t="s">
+        <v>636</v>
+      </c>
+      <c r="C5" s="93" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B6" s="227" t="s">
+        <v>638</v>
+      </c>
+      <c r="C6" s="93" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" s="227" t="s">
+        <v>640</v>
+      </c>
+      <c r="C7" s="93" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B8" s="558" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="C8" s="566"/>
     </row>
     <row r="9" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B9" s="227" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C9" s="93" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B10" s="227" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C10" s="93" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="11" spans="2:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="558" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C11" s="566"/>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B12" s="568" t="s">
+        <v>646</v>
+      </c>
+      <c r="C12" s="93" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="13" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B13" s="568"/>
       <c r="C13" s="93" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="227" t="s">
+        <v>649</v>
+      </c>
+      <c r="C14" s="93" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B15" s="227" t="s">
+        <v>651</v>
+      </c>
+      <c r="C15" s="93" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="16" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B16" s="227" t="s">
+        <v>653</v>
+      </c>
+      <c r="C16" s="93" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="17" spans="2:3" ht="45" x14ac:dyDescent="0.25">
       <c r="B17" s="227" t="s">
+        <v>655</v>
+      </c>
+      <c r="C17" s="93" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="18" spans="2:3" ht="45" x14ac:dyDescent="0.25">
       <c r="B18" s="227" t="s">
+        <v>657</v>
+      </c>
+      <c r="C18" s="93" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="19" spans="2:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="558" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="C19" s="566"/>
     </row>
     <row r="20" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B20" s="227" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="C20" s="93" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="21" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B21" s="227" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="C21" s="93" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
     </row>
     <row r="22" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B22" s="227" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="C22" s="93" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="23" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B23" s="227" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="C23" s="93" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="24" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B24" s="227" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="C24" s="93" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
     </row>
     <row r="25" spans="2:3" ht="45" x14ac:dyDescent="0.25">
       <c r="B25" s="227" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="C25" s="93" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="26" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B26" s="558" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="C26" s="566"/>
     </row>
     <row r="27" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B27" s="227" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="C27" s="93" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="28" spans="2:3" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="97" t="s">
+        <v>668</v>
+      </c>
+      <c r="C28" s="222" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="29" spans="2:3" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="565" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="C29" s="565"/>
     </row>
     <row r="30" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B30" s="551" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C30" s="551"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B19:C19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B04A3C8-1CEC-4665-95ED-FA1CFDB09564}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:D24"/>
   <sheetViews>
     <sheetView zoomScale="62" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="48.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="67.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="57" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:4" ht="53.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="567" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="C2" s="567"/>
       <c r="D2" s="567"/>
     </row>
     <row r="3" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="111" t="s">
+        <v>673</v>
+      </c>
+      <c r="C3" s="112" t="s">
         <v>674</v>
       </c>
-      <c r="C3" s="112" t="s">
+      <c r="D3" s="113" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="114" t="s">
+        <v>676</v>
+      </c>
+      <c r="C4" s="115" t="s">
         <v>677</v>
       </c>
-      <c r="C4" s="115" t="s">
+      <c r="D4" s="116" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="129.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="117" t="s">
+        <v>679</v>
+      </c>
+      <c r="C5" s="115" t="s">
         <v>680</v>
       </c>
-      <c r="C5" s="115" t="s">
+      <c r="D5" s="116" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="243.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="117" t="s">
+        <v>682</v>
+      </c>
+      <c r="C6" s="115" t="s">
         <v>683</v>
       </c>
-      <c r="C6" s="115" t="s">
+      <c r="D6" s="116" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="7" spans="2:4" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="117" t="s">
+        <v>685</v>
+      </c>
+      <c r="C7" s="115" t="s">
         <v>686</v>
       </c>
-      <c r="C7" s="115" t="s">
+      <c r="D7" s="116" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="8" spans="2:4" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="117" t="s">
+        <v>688</v>
+      </c>
+      <c r="C8" s="115" t="s">
         <v>689</v>
       </c>
-      <c r="C8" s="115" t="s">
+      <c r="D8" s="116" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="9" spans="2:4" ht="81" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="117" t="s">
+        <v>691</v>
+      </c>
+      <c r="C9" s="115" t="s">
         <v>692</v>
       </c>
-      <c r="C9" s="115" t="s">
+      <c r="D9" s="116" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="117" t="s">
+        <v>694</v>
+      </c>
+      <c r="C10" s="115" t="s">
         <v>695</v>
       </c>
-      <c r="C10" s="115" t="s">
+      <c r="D10" s="116" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="117" t="s">
+        <v>697</v>
+      </c>
+      <c r="C11" s="115" t="s">
         <v>698</v>
       </c>
-      <c r="C11" s="115" t="s">
+      <c r="D11" s="116" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="12" spans="2:4" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="117" t="s">
+        <v>700</v>
+      </c>
+      <c r="C12" s="115" t="s">
         <v>701</v>
       </c>
-      <c r="C12" s="115" t="s">
+      <c r="D12" s="116" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="13" spans="2:4" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="117" t="s">
+        <v>703</v>
+      </c>
+      <c r="C13" s="115" t="s">
         <v>704</v>
       </c>
-      <c r="C13" s="115" t="s">
+      <c r="D13" s="116" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="117" t="s">
+        <v>706</v>
+      </c>
+      <c r="C14" s="115" t="s">
         <v>707</v>
       </c>
-      <c r="C14" s="115" t="s">
+      <c r="D14" s="116" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="15" spans="2:4" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="117" t="s">
+        <v>709</v>
+      </c>
+      <c r="C15" s="115" t="s">
         <v>710</v>
       </c>
-      <c r="C15" s="115" t="s">
+      <c r="D15" s="116" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B16" s="117" t="s">
+        <v>712</v>
+      </c>
+      <c r="C16" s="115" t="s">
         <v>713</v>
       </c>
-      <c r="C16" s="115" t="s">
+      <c r="D16" s="116" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="17" spans="2:4" ht="118.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="117" t="s">
+        <v>715</v>
+      </c>
+      <c r="C17" s="115" t="s">
         <v>716</v>
       </c>
-      <c r="C17" s="115" t="s">
+      <c r="D17" s="116" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="18" spans="2:4" ht="143.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="117" t="s">
+        <v>718</v>
+      </c>
+      <c r="C18" s="115" t="s">
         <v>719</v>
       </c>
-      <c r="C18" s="115" t="s">
+      <c r="D18" s="116" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="19" spans="2:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="559" t="s">
+        <v>721</v>
+      </c>
+      <c r="C19" s="572" t="s">
         <v>722</v>
       </c>
-      <c r="C19" s="572" t="s">
+      <c r="D19" s="574" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="20" spans="2:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="571"/>
       <c r="C20" s="573"/>
       <c r="D20" s="575"/>
     </row>
     <row r="21" spans="2:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="559" t="s">
+        <v>724</v>
+      </c>
+      <c r="C21" s="572" t="s">
         <v>725</v>
       </c>
-      <c r="C21" s="572" t="s">
+      <c r="D21" s="576" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="22" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="571"/>
       <c r="C22" s="573"/>
       <c r="D22" s="553"/>
     </row>
     <row r="23" spans="2:4" ht="165.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" s="117" t="s">
+        <v>727</v>
+      </c>
+      <c r="C23" s="115" t="s">
         <v>728</v>
       </c>
-      <c r="C23" s="115" t="s">
+      <c r="D23" s="116" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="24" spans="2:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="569" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="C24" s="570"/>
       <c r="D24" s="570"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:FA156"/>
   <sheetViews>
-    <sheetView topLeftCell="A67" zoomScaleNormal="100" zoomScaleSheetLayoutView="25" zoomScalePageLayoutView="14" workbookViewId="0">
-      <selection activeCell="H67" sqref="H67:I67"/>
+    <sheetView tabSelected="1" topLeftCell="A31" zoomScaleNormal="100" zoomScaleSheetLayoutView="25" zoomScalePageLayoutView="14" workbookViewId="0">
+      <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="41" style="1" customWidth="1"/>
     <col min="7" max="7" width="25.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="23.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="26.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="26" style="1" customWidth="1"/>
     <col min="11" max="11" width="26.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="14" width="11.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="315" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="315"/>
@@ -11945,101 +11950,101 @@
       <c r="A45" s="295"/>
       <c r="B45" s="295"/>
       <c r="C45" s="278" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="278"/>
       <c r="E45" s="278"/>
       <c r="F45" s="211" t="s">
         <v>95</v>
       </c>
       <c r="G45" s="132"/>
       <c r="H45" s="268"/>
       <c r="I45" s="269"/>
       <c r="J45" s="252"/>
       <c r="K45" s="252"/>
     </row>
     <row r="46" spans="1:15" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="295"/>
       <c r="B46" s="295"/>
       <c r="C46" s="322" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="322"/>
       <c r="E46" s="322"/>
       <c r="F46" s="208" t="s">
-        <v>97</v>
+        <v>732</v>
       </c>
       <c r="G46" s="132"/>
       <c r="H46" s="268"/>
       <c r="I46" s="269"/>
       <c r="J46" s="253"/>
       <c r="K46" s="253"/>
     </row>
     <row r="47" spans="1:15" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="295"/>
       <c r="B47" s="295"/>
       <c r="C47" s="289" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D47" s="289"/>
       <c r="E47" s="289"/>
       <c r="F47" s="209" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G47" s="132"/>
       <c r="H47" s="268"/>
       <c r="I47" s="269"/>
       <c r="J47" s="252"/>
       <c r="K47" s="252"/>
     </row>
     <row r="48" spans="1:15" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="296"/>
       <c r="B48" s="296"/>
       <c r="C48" s="322" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D48" s="322"/>
       <c r="E48" s="322"/>
       <c r="F48" s="196" t="s">
         <v>95</v>
       </c>
       <c r="G48" s="132"/>
       <c r="H48" s="268"/>
       <c r="I48" s="269"/>
       <c r="J48" s="253"/>
       <c r="K48" s="253"/>
     </row>
     <row r="49" spans="1:13" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="294" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" s="294" t="s">
         <v>101</v>
       </c>
-      <c r="B49" s="294" t="s">
+      <c r="C49" s="333" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D49" s="334"/>
       <c r="E49" s="335"/>
       <c r="F49" s="77">
         <v>0.27</v>
       </c>
       <c r="G49" s="132"/>
       <c r="H49" s="268"/>
       <c r="I49" s="269"/>
       <c r="J49" s="263"/>
       <c r="K49" s="264"/>
     </row>
     <row r="50" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="295"/>
       <c r="B50" s="295"/>
       <c r="C50" s="301" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="302"/>
       <c r="E50" s="303"/>
       <c r="F50" s="9">
         <v>0.5</v>
       </c>
       <c r="G50" s="133"/>
       <c r="H50" s="299"/>
@@ -12064,51 +12069,51 @@
       <c r="I51" s="269"/>
       <c r="J51" s="263"/>
       <c r="K51" s="264"/>
     </row>
     <row r="52" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="295"/>
       <c r="B52" s="295"/>
       <c r="C52" s="306" t="s">
         <v>85</v>
       </c>
       <c r="D52" s="307"/>
       <c r="E52" s="308"/>
       <c r="F52" s="208">
         <v>2.4E-2</v>
       </c>
       <c r="G52" s="132"/>
       <c r="H52" s="268"/>
       <c r="I52" s="269"/>
       <c r="J52" s="304"/>
       <c r="K52" s="305"/>
     </row>
     <row r="53" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="295"/>
       <c r="B53" s="295"/>
       <c r="C53" s="291" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D53" s="292"/>
       <c r="E53" s="293"/>
       <c r="F53" s="209">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="G53" s="132"/>
       <c r="H53" s="212"/>
       <c r="I53" s="213"/>
       <c r="J53" s="203"/>
       <c r="K53" s="204"/>
     </row>
     <row r="54" spans="1:13" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="295"/>
       <c r="B54" s="295"/>
       <c r="C54" s="306" t="s">
         <v>87</v>
       </c>
       <c r="D54" s="307"/>
       <c r="E54" s="308"/>
       <c r="F54" s="208">
         <v>0.04</v>
       </c>
       <c r="G54" s="132"/>
       <c r="H54" s="268"/>
@@ -12128,1681 +12133,1681 @@
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="G55" s="132"/>
       <c r="H55" s="268"/>
       <c r="I55" s="269"/>
       <c r="J55" s="328"/>
       <c r="K55" s="329"/>
     </row>
     <row r="56" spans="1:13" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="295"/>
       <c r="B56" s="295"/>
       <c r="C56" s="306" t="s">
         <v>92</v>
       </c>
       <c r="D56" s="307"/>
       <c r="E56" s="308"/>
       <c r="F56" s="196">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="G56" s="132"/>
       <c r="H56" s="268"/>
       <c r="I56" s="269"/>
       <c r="J56" s="253"/>
       <c r="K56" s="253"/>
       <c r="L56" s="217" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M56" s="90"/>
     </row>
     <row r="57" spans="1:13" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="295"/>
       <c r="B57" s="295"/>
       <c r="C57" s="291" t="s">
         <v>94</v>
       </c>
       <c r="D57" s="292"/>
       <c r="E57" s="293"/>
       <c r="F57" s="211">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="G57" s="132"/>
       <c r="H57" s="268"/>
       <c r="I57" s="269"/>
       <c r="J57" s="336"/>
       <c r="K57" s="337"/>
     </row>
     <row r="58" spans="1:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="295"/>
       <c r="B58" s="295"/>
       <c r="C58" s="301" t="s">
         <v>96</v>
       </c>
       <c r="D58" s="302"/>
       <c r="E58" s="303"/>
       <c r="F58" s="208" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G58" s="132"/>
       <c r="H58" s="268"/>
       <c r="I58" s="269"/>
       <c r="J58" s="304"/>
       <c r="K58" s="305"/>
     </row>
     <row r="59" spans="1:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="295"/>
       <c r="B59" s="295"/>
       <c r="C59" s="333" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D59" s="334"/>
       <c r="E59" s="335"/>
       <c r="F59" s="209" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G59" s="132"/>
       <c r="H59" s="268"/>
       <c r="I59" s="269"/>
       <c r="J59" s="263"/>
       <c r="K59" s="264"/>
     </row>
     <row r="60" spans="1:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="296"/>
       <c r="B60" s="296"/>
       <c r="C60" s="301" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D60" s="302"/>
       <c r="E60" s="303"/>
       <c r="F60" s="196">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="G60" s="132"/>
       <c r="H60" s="268"/>
       <c r="I60" s="269"/>
       <c r="J60" s="304"/>
       <c r="K60" s="305"/>
     </row>
     <row r="61" spans="1:13" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="211" t="s">
+        <v>107</v>
+      </c>
+      <c r="B61" s="211" t="s">
         <v>108</v>
       </c>
-      <c r="B61" s="211" t="s">
+      <c r="C61" s="290" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D61" s="290"/>
       <c r="E61" s="290"/>
       <c r="F61" s="290"/>
       <c r="G61" s="132"/>
       <c r="H61" s="268"/>
       <c r="I61" s="269"/>
       <c r="J61" s="252"/>
       <c r="K61" s="252"/>
     </row>
     <row r="62" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="196" t="s">
+        <v>110</v>
+      </c>
+      <c r="B62" s="196" t="s">
         <v>111</v>
       </c>
-      <c r="B62" s="196" t="s">
+      <c r="C62" s="316" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D62" s="316"/>
       <c r="E62" s="316"/>
       <c r="F62" s="316"/>
       <c r="G62" s="132"/>
       <c r="H62" s="268"/>
       <c r="I62" s="269"/>
       <c r="J62" s="253"/>
       <c r="K62" s="253"/>
     </row>
     <row r="63" spans="1:13" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="211" t="s">
+        <v>113</v>
+      </c>
+      <c r="B63" s="211" t="s">
         <v>114</v>
       </c>
-      <c r="B63" s="211" t="s">
+      <c r="C63" s="280" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D63" s="280"/>
       <c r="E63" s="280"/>
       <c r="F63" s="280"/>
       <c r="G63" s="132"/>
       <c r="H63" s="268"/>
       <c r="I63" s="269"/>
       <c r="J63" s="332"/>
       <c r="K63" s="332"/>
     </row>
     <row r="64" spans="1:13" ht="153" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="196" t="s">
+        <v>116</v>
+      </c>
+      <c r="B64" s="196" t="s">
         <v>117</v>
       </c>
-      <c r="B64" s="196" t="s">
+      <c r="C64" s="316" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D64" s="316"/>
       <c r="E64" s="316"/>
       <c r="F64" s="316"/>
       <c r="G64" s="132"/>
       <c r="H64" s="268"/>
       <c r="I64" s="269"/>
       <c r="J64" s="253"/>
       <c r="K64" s="253"/>
       <c r="L64" s="217" t="s">
         <v>91</v>
       </c>
       <c r="M64" s="90"/>
     </row>
     <row r="65" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" s="79" t="s">
         <v>120</v>
       </c>
-      <c r="B65" s="79" t="s">
+      <c r="C65" s="330" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D65" s="330"/>
       <c r="E65" s="330"/>
       <c r="F65" s="330"/>
       <c r="G65" s="134"/>
       <c r="H65" s="268"/>
       <c r="I65" s="269"/>
       <c r="J65" s="331"/>
       <c r="K65" s="331"/>
     </row>
     <row r="66" spans="1:13" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="196" t="s">
+        <v>122</v>
+      </c>
+      <c r="B66" s="196" t="s">
         <v>123</v>
       </c>
-      <c r="B66" s="196" t="s">
+      <c r="C66" s="316" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D66" s="316"/>
       <c r="E66" s="316"/>
       <c r="F66" s="316"/>
       <c r="G66" s="132"/>
       <c r="H66" s="268"/>
       <c r="I66" s="269"/>
       <c r="J66" s="253"/>
       <c r="K66" s="253"/>
       <c r="L66" s="217" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M66" s="90"/>
     </row>
     <row r="67" spans="1:13" ht="234.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="211" t="s">
+        <v>126</v>
+      </c>
+      <c r="B67" s="211" t="s">
         <v>127</v>
       </c>
-      <c r="B67" s="211" t="s">
+      <c r="C67" s="280" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D67" s="280"/>
       <c r="E67" s="280"/>
       <c r="F67" s="280"/>
       <c r="G67" s="132"/>
       <c r="H67" s="268"/>
       <c r="I67" s="269"/>
       <c r="J67" s="324"/>
       <c r="K67" s="324"/>
     </row>
     <row r="68" spans="1:13" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B68" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="B68" s="7" t="s">
+      <c r="C68" s="317" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D68" s="317"/>
       <c r="E68" s="317"/>
       <c r="F68" s="317"/>
       <c r="G68" s="132"/>
       <c r="H68" s="268"/>
       <c r="I68" s="269"/>
       <c r="J68" s="323"/>
       <c r="K68" s="323"/>
     </row>
     <row r="69" spans="1:13" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="211" t="s">
+        <v>132</v>
+      </c>
+      <c r="B69" s="211" t="s">
         <v>133</v>
       </c>
-      <c r="B69" s="211" t="s">
+      <c r="C69" s="280" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D69" s="280"/>
       <c r="E69" s="280"/>
       <c r="F69" s="280"/>
       <c r="G69" s="132"/>
       <c r="H69" s="268"/>
       <c r="I69" s="269"/>
       <c r="J69" s="252"/>
       <c r="K69" s="252"/>
       <c r="L69" s="217" t="s">
         <v>91</v>
       </c>
       <c r="M69" s="90"/>
     </row>
     <row r="70" spans="1:13" ht="111" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="196" t="s">
+        <v>135</v>
+      </c>
+      <c r="B70" s="196" t="s">
         <v>136</v>
       </c>
-      <c r="B70" s="196" t="s">
+      <c r="C70" s="281" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D70" s="281"/>
       <c r="E70" s="281"/>
       <c r="F70" s="281"/>
       <c r="G70" s="132"/>
       <c r="H70" s="268"/>
       <c r="I70" s="269"/>
       <c r="J70" s="279"/>
       <c r="K70" s="279"/>
     </row>
     <row r="71" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="289" t="s">
+        <v>138</v>
+      </c>
+      <c r="B71" s="289" t="s">
         <v>139</v>
       </c>
-      <c r="B71" s="289" t="s">
+      <c r="C71" s="270" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D71" s="270"/>
       <c r="E71" s="270"/>
       <c r="F71" s="196" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G71" s="282"/>
       <c r="H71" s="283"/>
       <c r="I71" s="284"/>
       <c r="J71" s="252"/>
       <c r="K71" s="252"/>
     </row>
     <row r="72" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="289"/>
       <c r="B72" s="289"/>
       <c r="C72" s="278" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D72" s="278"/>
       <c r="E72" s="278"/>
       <c r="F72" s="211" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G72" s="282"/>
       <c r="H72" s="285"/>
       <c r="I72" s="286"/>
       <c r="J72" s="252"/>
       <c r="K72" s="252"/>
     </row>
     <row r="73" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="289"/>
       <c r="B73" s="289"/>
       <c r="C73" s="270" t="s">
         <v>82</v>
       </c>
       <c r="D73" s="270"/>
       <c r="E73" s="270"/>
       <c r="F73" s="196">
         <v>0.45</v>
       </c>
       <c r="G73" s="282"/>
       <c r="H73" s="285"/>
       <c r="I73" s="286"/>
       <c r="J73" s="252"/>
       <c r="K73" s="252"/>
     </row>
     <row r="74" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="289"/>
       <c r="B74" s="289"/>
       <c r="C74" s="278" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D74" s="278"/>
       <c r="E74" s="278"/>
       <c r="F74" s="211">
         <v>0.7</v>
       </c>
       <c r="G74" s="282"/>
       <c r="H74" s="287"/>
       <c r="I74" s="288"/>
       <c r="J74" s="252"/>
       <c r="K74" s="252"/>
     </row>
     <row r="75" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="196" t="s">
+        <v>145</v>
+      </c>
+      <c r="B75" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B75" s="8" t="s">
+      <c r="C75" s="241" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D75" s="241"/>
       <c r="E75" s="241"/>
       <c r="F75" s="241"/>
       <c r="G75" s="132"/>
       <c r="H75" s="268"/>
       <c r="I75" s="269"/>
       <c r="J75" s="253"/>
       <c r="K75" s="253"/>
     </row>
     <row r="76" spans="1:13" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B76" s="37" t="s">
         <v>149</v>
       </c>
-      <c r="B76" s="37" t="s">
+      <c r="C76" s="255" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D76" s="255"/>
       <c r="E76" s="255"/>
       <c r="F76" s="255"/>
       <c r="G76" s="133"/>
       <c r="H76" s="271"/>
       <c r="I76" s="272"/>
       <c r="J76" s="273"/>
       <c r="K76" s="274"/>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="294" t="s">
+        <v>151</v>
+      </c>
+      <c r="B77" s="196" t="s">
         <v>152</v>
       </c>
-      <c r="B77" s="196" t="s">
+      <c r="C77" s="241" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D77" s="241"/>
       <c r="E77" s="241"/>
       <c r="F77" s="241"/>
       <c r="G77" s="132"/>
       <c r="H77" s="261"/>
       <c r="I77" s="262"/>
       <c r="J77" s="304"/>
       <c r="K77" s="305"/>
       <c r="L77" s="405" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="295"/>
       <c r="B78" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="C78" s="354" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D78" s="354"/>
       <c r="E78" s="354"/>
       <c r="F78" s="354"/>
       <c r="G78" s="132"/>
       <c r="H78" s="261"/>
       <c r="I78" s="262"/>
       <c r="J78" s="273"/>
       <c r="K78" s="274"/>
       <c r="L78" s="406"/>
     </row>
     <row r="79" spans="1:13" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="295"/>
       <c r="B79" s="208" t="s">
+        <v>157</v>
+      </c>
+      <c r="C79" s="241" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D79" s="241"/>
       <c r="E79" s="241"/>
       <c r="F79" s="241"/>
       <c r="G79" s="132"/>
       <c r="H79" s="261"/>
       <c r="I79" s="262"/>
       <c r="J79" s="304"/>
       <c r="K79" s="305"/>
       <c r="L79" s="406"/>
     </row>
     <row r="80" spans="1:13" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="295"/>
       <c r="B80" s="38" t="s">
+        <v>159</v>
+      </c>
+      <c r="C80" s="354" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D80" s="354"/>
       <c r="E80" s="354"/>
       <c r="F80" s="354"/>
       <c r="G80" s="132"/>
       <c r="H80" s="261"/>
       <c r="I80" s="262"/>
       <c r="J80" s="273"/>
       <c r="K80" s="274"/>
       <c r="L80" s="406"/>
     </row>
     <row r="81" spans="1:13" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="295"/>
       <c r="B81" s="208" t="s">
+        <v>161</v>
+      </c>
+      <c r="C81" s="281" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D81" s="281"/>
       <c r="E81" s="281"/>
       <c r="F81" s="281"/>
       <c r="G81" s="132"/>
       <c r="H81" s="261"/>
       <c r="I81" s="262"/>
       <c r="J81" s="304"/>
       <c r="K81" s="305"/>
       <c r="L81" s="406"/>
     </row>
     <row r="82" spans="1:13" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="295"/>
       <c r="B82" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C82" s="354" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D82" s="354"/>
       <c r="E82" s="354"/>
       <c r="F82" s="354"/>
       <c r="G82" s="132"/>
       <c r="H82" s="261"/>
       <c r="I82" s="262"/>
       <c r="J82" s="273"/>
       <c r="K82" s="274"/>
       <c r="L82" s="406"/>
     </row>
     <row r="83" spans="1:13" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="295"/>
       <c r="B83" s="208" t="s">
+        <v>165</v>
+      </c>
+      <c r="C83" s="241" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D83" s="241"/>
       <c r="E83" s="241"/>
       <c r="F83" s="241"/>
       <c r="G83" s="132"/>
       <c r="H83" s="261"/>
       <c r="I83" s="262"/>
       <c r="J83" s="355"/>
       <c r="K83" s="356"/>
       <c r="L83" s="406"/>
     </row>
     <row r="84" spans="1:13" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="295"/>
       <c r="B84" s="38" t="s">
+        <v>167</v>
+      </c>
+      <c r="C84" s="255" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D84" s="255"/>
       <c r="E84" s="255"/>
       <c r="F84" s="255"/>
       <c r="G84" s="132"/>
       <c r="H84" s="261"/>
       <c r="I84" s="262"/>
       <c r="J84" s="275"/>
       <c r="K84" s="275"/>
       <c r="L84" s="406"/>
       <c r="M84" s="90"/>
     </row>
     <row r="85" spans="1:13" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="295"/>
       <c r="B85" s="196" t="s">
+        <v>169</v>
+      </c>
+      <c r="C85" s="241" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D85" s="241"/>
       <c r="E85" s="241"/>
       <c r="F85" s="241"/>
       <c r="G85" s="132"/>
       <c r="H85" s="261"/>
       <c r="I85" s="262"/>
       <c r="J85" s="276"/>
       <c r="K85" s="277"/>
       <c r="L85" s="406"/>
     </row>
     <row r="86" spans="1:13" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="295"/>
       <c r="B86" s="40" t="s">
+        <v>171</v>
+      </c>
+      <c r="C86" s="255" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D86" s="255"/>
       <c r="E86" s="255"/>
       <c r="F86" s="255"/>
       <c r="G86" s="132"/>
       <c r="H86" s="261"/>
       <c r="I86" s="262"/>
       <c r="J86" s="273"/>
       <c r="K86" s="274"/>
       <c r="L86" s="406"/>
     </row>
     <row r="87" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="295"/>
       <c r="B87" s="208" t="s">
+        <v>173</v>
+      </c>
+      <c r="C87" s="241" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="D87" s="241"/>
       <c r="E87" s="241"/>
       <c r="F87" s="241"/>
       <c r="G87" s="132"/>
       <c r="H87" s="261"/>
       <c r="I87" s="262"/>
       <c r="J87" s="304"/>
       <c r="K87" s="305"/>
       <c r="L87" s="406"/>
     </row>
     <row r="88" spans="1:13" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="295"/>
       <c r="B88" s="40" t="s">
+        <v>175</v>
+      </c>
+      <c r="C88" s="255" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D88" s="255"/>
       <c r="E88" s="255"/>
       <c r="F88" s="255"/>
       <c r="G88" s="132"/>
       <c r="H88" s="261"/>
       <c r="I88" s="262"/>
       <c r="J88" s="273"/>
       <c r="K88" s="274"/>
       <c r="L88" s="406"/>
     </row>
     <row r="89" spans="1:13" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="295"/>
       <c r="B89" s="196" t="s">
+        <v>177</v>
+      </c>
+      <c r="C89" s="241" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="D89" s="241"/>
       <c r="E89" s="241"/>
       <c r="F89" s="241"/>
       <c r="G89" s="132"/>
       <c r="H89" s="261"/>
       <c r="I89" s="262"/>
       <c r="J89" s="304"/>
       <c r="K89" s="305"/>
       <c r="L89" s="406"/>
     </row>
     <row r="90" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="295"/>
       <c r="B90" s="40" t="s">
+        <v>179</v>
+      </c>
+      <c r="C90" s="255" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D90" s="255"/>
       <c r="E90" s="255"/>
       <c r="F90" s="255"/>
       <c r="G90" s="132"/>
       <c r="H90" s="261"/>
       <c r="I90" s="262"/>
       <c r="J90" s="273"/>
       <c r="K90" s="274"/>
       <c r="L90" s="406"/>
     </row>
     <row r="91" spans="1:13" ht="102" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="295"/>
       <c r="B91" s="208" t="s">
+        <v>181</v>
+      </c>
+      <c r="C91" s="241" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D91" s="241"/>
       <c r="E91" s="241"/>
       <c r="F91" s="241"/>
       <c r="G91" s="132"/>
       <c r="H91" s="261"/>
       <c r="I91" s="262"/>
       <c r="J91" s="304"/>
       <c r="K91" s="305"/>
       <c r="L91" s="406"/>
     </row>
     <row r="92" spans="1:13" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="295"/>
       <c r="B92" s="38" t="s">
+        <v>183</v>
+      </c>
+      <c r="C92" s="255" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D92" s="255"/>
       <c r="E92" s="255"/>
       <c r="F92" s="255"/>
       <c r="G92" s="132"/>
       <c r="H92" s="261"/>
       <c r="I92" s="262"/>
       <c r="J92" s="273"/>
       <c r="K92" s="274"/>
       <c r="L92" s="406"/>
     </row>
     <row r="93" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="295"/>
       <c r="B93" s="208" t="s">
+        <v>185</v>
+      </c>
+      <c r="C93" s="241" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="D93" s="241"/>
       <c r="E93" s="241"/>
       <c r="F93" s="241"/>
       <c r="G93" s="132"/>
       <c r="H93" s="261"/>
       <c r="I93" s="262"/>
       <c r="J93" s="304"/>
       <c r="K93" s="305"/>
       <c r="L93" s="406"/>
     </row>
     <row r="94" spans="1:13" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="296"/>
       <c r="B94" s="38" t="s">
+        <v>187</v>
+      </c>
+      <c r="C94" s="255" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="D94" s="255"/>
       <c r="E94" s="255"/>
       <c r="F94" s="255"/>
       <c r="G94" s="132"/>
       <c r="H94" s="261"/>
       <c r="I94" s="262"/>
       <c r="J94" s="273"/>
       <c r="K94" s="274"/>
       <c r="L94" s="407"/>
     </row>
     <row r="95" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="196" t="s">
+        <v>189</v>
+      </c>
+      <c r="B95" s="196" t="s">
         <v>190</v>
       </c>
-      <c r="B95" s="196" t="s">
+      <c r="C95" s="241" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D95" s="241"/>
       <c r="E95" s="241"/>
       <c r="F95" s="241"/>
       <c r="G95" s="132"/>
       <c r="H95" s="261"/>
       <c r="I95" s="262"/>
       <c r="J95" s="343" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K95" s="344"/>
     </row>
     <row r="96" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="211" t="s">
+        <v>193</v>
+      </c>
+      <c r="B96" s="211" t="s">
         <v>194</v>
       </c>
-      <c r="B96" s="211" t="s">
+      <c r="C96" s="251" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="D96" s="251"/>
       <c r="E96" s="251"/>
       <c r="F96" s="251"/>
       <c r="G96" s="132"/>
       <c r="H96" s="199"/>
       <c r="I96" s="200"/>
       <c r="J96" s="341"/>
       <c r="K96" s="342"/>
       <c r="L96" s="104"/>
     </row>
     <row r="97" spans="1:12" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="196" t="s">
+        <v>196</v>
+      </c>
+      <c r="B97" s="196" t="s">
         <v>197</v>
       </c>
-      <c r="B97" s="196" t="s">
+      <c r="C97" s="241" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D97" s="241"/>
       <c r="E97" s="241"/>
       <c r="F97" s="241"/>
       <c r="G97" s="132"/>
       <c r="H97" s="199"/>
       <c r="I97" s="200"/>
       <c r="J97" s="339"/>
       <c r="K97" s="340"/>
       <c r="L97" s="104"/>
     </row>
     <row r="98" spans="1:12" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="211" t="s">
+        <v>199</v>
+      </c>
+      <c r="B98" s="211" t="s">
         <v>200</v>
       </c>
-      <c r="B98" s="211" t="s">
+      <c r="C98" s="251" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D98" s="251"/>
       <c r="E98" s="251"/>
       <c r="F98" s="251"/>
       <c r="G98" s="132"/>
       <c r="H98" s="261"/>
       <c r="I98" s="262"/>
       <c r="J98" s="249"/>
       <c r="K98" s="250"/>
       <c r="L98" s="104"/>
     </row>
     <row r="99" spans="1:12" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="196" t="s">
+        <v>202</v>
+      </c>
+      <c r="B99" s="196" t="s">
         <v>203</v>
       </c>
-      <c r="B99" s="196" t="s">
+      <c r="C99" s="241" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D99" s="241"/>
       <c r="E99" s="241"/>
       <c r="F99" s="241"/>
       <c r="G99" s="132"/>
       <c r="H99" s="261"/>
       <c r="I99" s="262"/>
       <c r="J99" s="304"/>
       <c r="K99" s="305"/>
       <c r="L99" s="104"/>
     </row>
     <row r="100" spans="1:12" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="211" t="s">
+        <v>205</v>
+      </c>
+      <c r="B100" s="211" t="s">
         <v>206</v>
       </c>
-      <c r="B100" s="211" t="s">
+      <c r="C100" s="251" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D100" s="251"/>
       <c r="E100" s="251"/>
       <c r="F100" s="251"/>
       <c r="G100" s="132"/>
       <c r="H100" s="261"/>
       <c r="I100" s="262"/>
       <c r="J100" s="263"/>
       <c r="K100" s="264"/>
       <c r="L100" s="104"/>
     </row>
     <row r="101" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="357" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B101" s="358"/>
       <c r="C101" s="358"/>
       <c r="D101" s="358"/>
       <c r="E101" s="358"/>
       <c r="F101" s="358"/>
       <c r="G101" s="358"/>
       <c r="H101" s="358"/>
       <c r="I101" s="358"/>
       <c r="J101" s="358"/>
       <c r="K101" s="359"/>
     </row>
     <row r="102" spans="1:12" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="196" t="s">
+        <v>209</v>
+      </c>
+      <c r="B102" s="196" t="s">
         <v>210</v>
       </c>
-      <c r="B102" s="196" t="s">
+      <c r="C102" s="281" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D102" s="281"/>
       <c r="E102" s="281"/>
       <c r="F102" s="281"/>
       <c r="G102" s="132"/>
       <c r="H102" s="282"/>
       <c r="I102" s="282"/>
       <c r="J102" s="253"/>
       <c r="K102" s="253"/>
     </row>
     <row r="103" spans="1:12" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="211" t="s">
+        <v>212</v>
+      </c>
+      <c r="B103" s="211" t="s">
         <v>213</v>
       </c>
-      <c r="B103" s="211" t="s">
+      <c r="C103" s="290" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D103" s="290"/>
       <c r="E103" s="290"/>
       <c r="F103" s="290"/>
       <c r="G103" s="132"/>
       <c r="H103" s="282"/>
       <c r="I103" s="282"/>
       <c r="J103" s="252"/>
       <c r="K103" s="252"/>
     </row>
     <row r="104" spans="1:12" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="196" t="s">
+        <v>215</v>
+      </c>
+      <c r="B104" s="196" t="s">
         <v>216</v>
       </c>
-      <c r="B104" s="196" t="s">
+      <c r="C104" s="265" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D104" s="266"/>
       <c r="E104" s="266"/>
       <c r="F104" s="267"/>
       <c r="G104" s="133"/>
       <c r="H104" s="242"/>
       <c r="I104" s="242"/>
       <c r="J104" s="253"/>
       <c r="K104" s="253"/>
     </row>
     <row r="105" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="211" t="s">
+        <v>218</v>
+      </c>
+      <c r="B105" s="211" t="s">
         <v>219</v>
       </c>
-      <c r="B105" s="211" t="s">
+      <c r="C105" s="309" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D105" s="310"/>
       <c r="E105" s="310"/>
       <c r="F105" s="311"/>
       <c r="G105" s="133"/>
       <c r="H105" s="242"/>
       <c r="I105" s="242"/>
       <c r="J105" s="252"/>
       <c r="K105" s="252"/>
     </row>
     <row r="106" spans="1:12" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="196" t="s">
+        <v>221</v>
+      </c>
+      <c r="B106" s="208" t="s">
         <v>222</v>
       </c>
-      <c r="B106" s="208" t="s">
+      <c r="C106" s="281" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D106" s="281"/>
       <c r="E106" s="281"/>
       <c r="F106" s="281"/>
       <c r="G106" s="133"/>
       <c r="H106" s="242"/>
       <c r="I106" s="242"/>
       <c r="J106" s="253"/>
       <c r="K106" s="253"/>
     </row>
     <row r="107" spans="1:12" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="40" t="s">
+        <v>224</v>
+      </c>
+      <c r="B107" s="38" t="s">
         <v>225</v>
       </c>
-      <c r="B107" s="38" t="s">
+      <c r="C107" s="313" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D107" s="313"/>
       <c r="E107" s="313"/>
       <c r="F107" s="313"/>
       <c r="G107" s="133"/>
       <c r="H107" s="242"/>
       <c r="I107" s="242"/>
       <c r="J107" s="275"/>
       <c r="K107" s="275"/>
     </row>
     <row r="108" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="196" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="208" t="s">
         <v>228</v>
       </c>
-      <c r="B108" s="208" t="s">
+      <c r="C108" s="281" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D108" s="281"/>
       <c r="E108" s="281"/>
       <c r="F108" s="281"/>
       <c r="G108" s="133"/>
       <c r="H108" s="242"/>
       <c r="I108" s="242"/>
       <c r="J108" s="253"/>
       <c r="K108" s="253"/>
     </row>
     <row r="109" spans="1:12" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="211" t="s">
+        <v>230</v>
+      </c>
+      <c r="B109" s="209" t="s">
         <v>231</v>
       </c>
-      <c r="B109" s="209" t="s">
+      <c r="C109" s="290" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D109" s="290"/>
       <c r="E109" s="290"/>
       <c r="F109" s="290"/>
       <c r="G109" s="133"/>
       <c r="H109" s="242"/>
       <c r="I109" s="242"/>
       <c r="J109" s="252"/>
       <c r="K109" s="252"/>
     </row>
     <row r="110" spans="1:12" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="196" t="s">
+        <v>233</v>
+      </c>
+      <c r="B110" s="208" t="s">
         <v>234</v>
       </c>
-      <c r="B110" s="208" t="s">
+      <c r="C110" s="281" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D110" s="281"/>
       <c r="E110" s="281"/>
       <c r="F110" s="281"/>
       <c r="G110" s="133"/>
       <c r="H110" s="242"/>
       <c r="I110" s="242"/>
       <c r="J110" s="312" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="K110" s="312"/>
     </row>
     <row r="111" spans="1:12" ht="168.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="211" t="s">
+        <v>237</v>
+      </c>
+      <c r="B111" s="211" t="s">
         <v>238</v>
       </c>
-      <c r="B111" s="211" t="s">
+      <c r="C111" s="290" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="D111" s="290"/>
       <c r="E111" s="290"/>
       <c r="F111" s="290"/>
       <c r="G111" s="132"/>
       <c r="H111" s="282"/>
       <c r="I111" s="282"/>
       <c r="J111" s="252"/>
       <c r="K111" s="252"/>
     </row>
     <row r="112" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="196" t="s">
+        <v>240</v>
+      </c>
+      <c r="B112" s="208" t="s">
         <v>241</v>
       </c>
-      <c r="B112" s="208" t="s">
+      <c r="C112" s="281" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D112" s="281"/>
       <c r="E112" s="281"/>
       <c r="F112" s="281"/>
       <c r="G112" s="133"/>
       <c r="H112" s="257"/>
       <c r="I112" s="258"/>
       <c r="J112" s="259"/>
       <c r="K112" s="260"/>
     </row>
     <row r="113" spans="1:19" ht="60" x14ac:dyDescent="0.25">
       <c r="A113" s="40" t="s">
+        <v>243</v>
+      </c>
+      <c r="B113" s="38" t="s">
         <v>244</v>
       </c>
-      <c r="B113" s="38" t="s">
+      <c r="C113" s="255" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D113" s="255"/>
       <c r="E113" s="255"/>
       <c r="F113" s="255"/>
       <c r="G113" s="133"/>
       <c r="H113" s="242"/>
       <c r="I113" s="242"/>
       <c r="J113" s="275"/>
       <c r="K113" s="275"/>
     </row>
     <row r="114" spans="1:19" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="196" t="s">
+        <v>246</v>
+      </c>
+      <c r="B114" s="208" t="s">
         <v>247</v>
       </c>
-      <c r="B114" s="208" t="s">
+      <c r="C114" s="265" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D114" s="266"/>
       <c r="E114" s="266"/>
       <c r="F114" s="267"/>
       <c r="G114" s="133"/>
       <c r="H114" s="247"/>
       <c r="I114" s="248"/>
       <c r="J114" s="259"/>
       <c r="K114" s="260"/>
       <c r="L114" s="104"/>
       <c r="M114" s="86"/>
     </row>
     <row r="115" spans="1:19" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="211" t="s">
+        <v>249</v>
+      </c>
+      <c r="B115" s="209" t="s">
         <v>250</v>
       </c>
-      <c r="B115" s="209" t="s">
+      <c r="C115" s="244" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D115" s="245"/>
       <c r="E115" s="245"/>
       <c r="F115" s="246"/>
       <c r="G115" s="133"/>
       <c r="H115" s="247"/>
       <c r="I115" s="248"/>
       <c r="J115" s="249"/>
       <c r="K115" s="250"/>
       <c r="L115" s="104"/>
       <c r="M115" s="86"/>
     </row>
     <row r="116" spans="1:19" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="196" t="s">
+        <v>252</v>
+      </c>
+      <c r="B116" s="208" t="s">
         <v>253</v>
       </c>
-      <c r="B116" s="208" t="s">
+      <c r="C116" s="265" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D116" s="266"/>
       <c r="E116" s="266"/>
       <c r="F116" s="267"/>
       <c r="G116" s="133"/>
       <c r="H116" s="247"/>
       <c r="I116" s="248"/>
       <c r="J116" s="259"/>
       <c r="K116" s="260"/>
       <c r="L116" s="104"/>
       <c r="M116" s="86"/>
     </row>
     <row r="117" spans="1:19" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="211" t="s">
+        <v>255</v>
+      </c>
+      <c r="B117" s="209" t="s">
         <v>256</v>
       </c>
-      <c r="B117" s="209" t="s">
+      <c r="C117" s="244" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D117" s="245"/>
       <c r="E117" s="245"/>
       <c r="F117" s="246"/>
       <c r="G117" s="133"/>
       <c r="H117" s="247"/>
       <c r="I117" s="248"/>
       <c r="J117" s="249"/>
       <c r="K117" s="250"/>
       <c r="L117" s="104"/>
       <c r="M117" s="86"/>
     </row>
     <row r="118" spans="1:19" ht="146.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="196" t="s">
+        <v>258</v>
+      </c>
+      <c r="B118" s="196" t="s">
         <v>259</v>
       </c>
-      <c r="B118" s="196" t="s">
+      <c r="C118" s="281" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D118" s="281"/>
       <c r="E118" s="281"/>
       <c r="F118" s="281"/>
       <c r="G118" s="132"/>
       <c r="H118" s="282"/>
       <c r="I118" s="282"/>
       <c r="J118" s="253"/>
       <c r="K118" s="253"/>
     </row>
     <row r="119" spans="1:19" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="211" t="s">
+        <v>261</v>
+      </c>
+      <c r="B119" s="211" t="s">
         <v>262</v>
       </c>
-      <c r="B119" s="211" t="s">
+      <c r="C119" s="290" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="D119" s="290"/>
       <c r="E119" s="290"/>
       <c r="F119" s="290"/>
       <c r="G119" s="132"/>
       <c r="H119" s="282"/>
       <c r="I119" s="282"/>
       <c r="J119" s="252"/>
       <c r="K119" s="252"/>
       <c r="L119" s="104"/>
       <c r="M119" s="86"/>
       <c r="N119" s="86"/>
       <c r="O119" s="86"/>
       <c r="P119" s="86"/>
       <c r="Q119" s="86"/>
       <c r="R119" s="86"/>
       <c r="S119" s="86"/>
     </row>
     <row r="120" spans="1:19" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="196" t="s">
+        <v>264</v>
+      </c>
+      <c r="B120" s="196" t="s">
         <v>265</v>
       </c>
-      <c r="B120" s="196" t="s">
+      <c r="C120" s="241" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D120" s="241"/>
       <c r="E120" s="241"/>
       <c r="F120" s="241"/>
       <c r="G120" s="133"/>
       <c r="H120" s="242"/>
       <c r="I120" s="242"/>
       <c r="J120" s="353"/>
       <c r="K120" s="353"/>
     </row>
     <row r="121" spans="1:19" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="211" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="211" t="s">
         <v>268</v>
       </c>
-      <c r="B121" s="211" t="s">
+      <c r="C121" s="251" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D121" s="251"/>
       <c r="E121" s="251"/>
       <c r="F121" s="251"/>
       <c r="G121" s="133"/>
       <c r="H121" s="242"/>
       <c r="I121" s="242"/>
       <c r="J121" s="252"/>
       <c r="K121" s="252"/>
       <c r="L121" s="243" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="M121" s="105"/>
       <c r="N121" s="105"/>
       <c r="O121" s="105"/>
       <c r="P121" s="105"/>
       <c r="Q121" s="105"/>
       <c r="R121" s="105"/>
       <c r="S121" s="105"/>
     </row>
     <row r="122" spans="1:19" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="196" t="s">
+        <v>271</v>
+      </c>
+      <c r="B122" s="196" t="s">
         <v>272</v>
       </c>
-      <c r="B122" s="196" t="s">
+      <c r="C122" s="241" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D122" s="241"/>
       <c r="E122" s="241"/>
       <c r="F122" s="241"/>
       <c r="G122" s="133"/>
       <c r="H122" s="242"/>
       <c r="I122" s="242"/>
       <c r="J122" s="253"/>
       <c r="K122" s="253"/>
       <c r="L122" s="243"/>
       <c r="M122" s="105"/>
       <c r="N122" s="105"/>
       <c r="O122" s="105"/>
       <c r="P122" s="105"/>
       <c r="Q122" s="105"/>
       <c r="R122" s="105"/>
       <c r="S122" s="105"/>
     </row>
     <row r="123" spans="1:19" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="211" t="s">
+        <v>274</v>
+      </c>
+      <c r="B123" s="211" t="s">
         <v>275</v>
       </c>
-      <c r="B123" s="211" t="s">
+      <c r="C123" s="251" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D123" s="251"/>
       <c r="E123" s="251"/>
       <c r="F123" s="251"/>
       <c r="G123" s="133"/>
       <c r="H123" s="242"/>
       <c r="I123" s="242"/>
       <c r="J123" s="254" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="K123" s="254"/>
       <c r="L123" s="243"/>
       <c r="M123" s="105"/>
       <c r="N123" s="105"/>
       <c r="O123" s="105"/>
       <c r="P123" s="105"/>
       <c r="Q123" s="105"/>
       <c r="R123" s="105"/>
       <c r="S123" s="105"/>
     </row>
     <row r="124" spans="1:19" ht="147.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="196" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="196" t="s">
         <v>279</v>
       </c>
-      <c r="B124" s="196" t="s">
+      <c r="C124" s="241" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D124" s="241"/>
       <c r="E124" s="241"/>
       <c r="F124" s="241"/>
       <c r="G124" s="133"/>
       <c r="H124" s="242"/>
       <c r="I124" s="242"/>
       <c r="J124" s="253"/>
       <c r="K124" s="253"/>
       <c r="L124" s="243"/>
       <c r="M124" s="105"/>
       <c r="N124" s="105"/>
       <c r="O124" s="105"/>
       <c r="P124" s="105"/>
       <c r="Q124" s="105"/>
       <c r="R124" s="105"/>
       <c r="S124" s="105"/>
     </row>
     <row r="125" spans="1:19" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="41" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="38" t="s">
         <v>282</v>
       </c>
-      <c r="B125" s="38" t="s">
+      <c r="C125" s="255" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D125" s="255"/>
       <c r="E125" s="255"/>
       <c r="F125" s="255"/>
       <c r="G125" s="133"/>
       <c r="H125" s="242"/>
       <c r="I125" s="242"/>
       <c r="J125" s="256"/>
       <c r="K125" s="256"/>
     </row>
     <row r="126" spans="1:19" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="B126" s="208" t="s">
         <v>285</v>
       </c>
-      <c r="B126" s="208" t="s">
+      <c r="C126" s="241" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D126" s="241"/>
       <c r="E126" s="241"/>
       <c r="F126" s="241"/>
       <c r="G126" s="133"/>
       <c r="H126" s="257"/>
       <c r="I126" s="258"/>
       <c r="J126" s="259"/>
       <c r="K126" s="260"/>
     </row>
     <row r="127" spans="1:19" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="41" t="s">
+        <v>287</v>
+      </c>
+      <c r="B127" s="38" t="s">
         <v>288</v>
       </c>
-      <c r="B127" s="38" t="s">
+      <c r="C127" s="255" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D127" s="255"/>
       <c r="E127" s="255"/>
       <c r="F127" s="255"/>
       <c r="G127" s="133"/>
       <c r="H127" s="257"/>
       <c r="I127" s="258"/>
       <c r="J127" s="239"/>
       <c r="K127" s="240"/>
     </row>
     <row r="128" spans="1:19" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B128" s="208" t="s">
         <v>291</v>
       </c>
-      <c r="B128" s="208" t="s">
+      <c r="C128" s="241" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D128" s="241"/>
       <c r="E128" s="241"/>
       <c r="F128" s="241"/>
       <c r="G128" s="133"/>
       <c r="H128" s="242"/>
       <c r="I128" s="242"/>
       <c r="J128" s="360" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="K128" s="360"/>
     </row>
     <row r="129" spans="1:157" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="361" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B129" s="362"/>
       <c r="C129" s="362"/>
       <c r="D129" s="362"/>
       <c r="E129" s="362"/>
       <c r="F129" s="362"/>
       <c r="G129" s="362"/>
       <c r="H129" s="362"/>
       <c r="I129" s="362"/>
       <c r="J129" s="362"/>
       <c r="K129" s="363"/>
     </row>
     <row r="130" spans="1:157" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="211" t="s">
+        <v>295</v>
+      </c>
+      <c r="B130" s="209" t="s">
         <v>296</v>
       </c>
-      <c r="B130" s="209" t="s">
+      <c r="C130" s="251" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="D130" s="251"/>
       <c r="E130" s="251"/>
       <c r="F130" s="251"/>
       <c r="G130" s="24"/>
       <c r="H130" s="364"/>
       <c r="I130" s="365"/>
       <c r="J130" s="366" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="K130" s="367"/>
     </row>
     <row r="131" spans="1:157" ht="48.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="196" t="s">
+        <v>298</v>
+      </c>
+      <c r="B131" s="208" t="s">
         <v>299</v>
       </c>
-      <c r="B131" s="208" t="s">
+      <c r="C131" s="241" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="D131" s="241"/>
       <c r="E131" s="241"/>
       <c r="F131" s="241"/>
       <c r="G131" s="24"/>
       <c r="H131" s="364"/>
       <c r="I131" s="365"/>
       <c r="J131" s="304"/>
       <c r="K131" s="305"/>
     </row>
     <row r="132" spans="1:157" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="211" t="s">
+        <v>301</v>
+      </c>
+      <c r="B132" s="209" t="s">
         <v>302</v>
       </c>
-      <c r="B132" s="209" t="s">
+      <c r="C132" s="251" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D132" s="251"/>
       <c r="E132" s="251"/>
       <c r="F132" s="251"/>
       <c r="G132" s="24"/>
       <c r="H132" s="364"/>
       <c r="I132" s="365"/>
       <c r="J132" s="249"/>
       <c r="K132" s="250"/>
     </row>
     <row r="133" spans="1:157" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="B133" s="208" t="s">
         <v>305</v>
       </c>
-      <c r="B133" s="208" t="s">
+      <c r="C133" s="241" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D133" s="241"/>
       <c r="E133" s="241"/>
       <c r="F133" s="241"/>
       <c r="G133" s="24"/>
       <c r="H133" s="364"/>
       <c r="I133" s="365"/>
       <c r="J133" s="343"/>
       <c r="K133" s="344"/>
     </row>
     <row r="134" spans="1:157" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="42" t="s">
+        <v>307</v>
+      </c>
+      <c r="B134" s="209" t="s">
         <v>308</v>
       </c>
-      <c r="B134" s="209" t="s">
+      <c r="C134" s="251" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D134" s="251"/>
       <c r="E134" s="251"/>
       <c r="F134" s="251"/>
       <c r="G134" s="24"/>
       <c r="H134" s="364"/>
       <c r="I134" s="365"/>
       <c r="J134" s="249"/>
       <c r="K134" s="250"/>
     </row>
     <row r="135" spans="1:157" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="B135" s="208" t="s">
         <v>311</v>
       </c>
-      <c r="B135" s="208" t="s">
+      <c r="C135" s="241" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D135" s="241"/>
       <c r="E135" s="241"/>
       <c r="F135" s="241"/>
       <c r="G135" s="24"/>
       <c r="H135" s="368"/>
       <c r="I135" s="368"/>
       <c r="J135" s="304"/>
       <c r="K135" s="305"/>
     </row>
     <row r="136" spans="1:157" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="B136" s="209" t="s">
         <v>314</v>
       </c>
-      <c r="B136" s="209" t="s">
+      <c r="C136" s="251" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D136" s="251"/>
       <c r="E136" s="251"/>
       <c r="F136" s="251"/>
       <c r="G136" s="24"/>
       <c r="H136" s="364"/>
       <c r="I136" s="365"/>
       <c r="J136" s="249"/>
       <c r="K136" s="250"/>
     </row>
     <row r="137" spans="1:157" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="B137" s="208" t="s">
         <v>317</v>
       </c>
-      <c r="B137" s="208" t="s">
+      <c r="C137" s="265" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="D137" s="266"/>
       <c r="E137" s="266"/>
       <c r="F137" s="267"/>
       <c r="G137" s="24"/>
       <c r="H137" s="206"/>
       <c r="I137" s="207"/>
       <c r="J137" s="259"/>
       <c r="K137" s="260"/>
     </row>
     <row r="138" spans="1:157" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="42" t="s">
+        <v>319</v>
+      </c>
+      <c r="B138" s="209" t="s">
         <v>320</v>
       </c>
-      <c r="B138" s="209" t="s">
+      <c r="C138" s="251" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D138" s="251"/>
       <c r="E138" s="251"/>
       <c r="F138" s="251"/>
       <c r="G138" s="24"/>
       <c r="H138" s="368"/>
       <c r="I138" s="368"/>
       <c r="J138" s="263"/>
       <c r="K138" s="264"/>
     </row>
     <row r="139" spans="1:157" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="357" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B139" s="358"/>
       <c r="C139" s="358"/>
       <c r="D139" s="358"/>
       <c r="E139" s="358"/>
       <c r="F139" s="358"/>
       <c r="G139" s="358"/>
       <c r="H139" s="358"/>
       <c r="I139" s="358"/>
       <c r="J139" s="358"/>
       <c r="K139" s="359"/>
     </row>
     <row r="140" spans="1:157" s="43" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A140" s="196" t="s">
+        <v>323</v>
+      </c>
+      <c r="B140" s="196" t="s">
         <v>324</v>
       </c>
-      <c r="B140" s="196" t="s">
+      <c r="C140" s="241" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D140" s="241"/>
       <c r="E140" s="241"/>
       <c r="F140" s="241"/>
       <c r="G140" s="133"/>
       <c r="H140" s="257"/>
       <c r="I140" s="258"/>
       <c r="J140" s="304"/>
       <c r="K140" s="305"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
       <c r="X140" s="1"/>
       <c r="Y140" s="1"/>
       <c r="Z140" s="1"/>
       <c r="AA140" s="1"/>
@@ -13917,76 +13922,76 @@
       <c r="EF140" s="1"/>
       <c r="EG140" s="1"/>
       <c r="EH140" s="1"/>
       <c r="EI140" s="1"/>
       <c r="EJ140" s="1"/>
       <c r="EK140" s="1"/>
       <c r="EL140" s="1"/>
       <c r="EM140" s="1"/>
       <c r="EN140" s="1"/>
       <c r="EO140" s="1"/>
       <c r="EP140" s="1"/>
       <c r="EQ140" s="1"/>
       <c r="ER140" s="1"/>
       <c r="ES140" s="1"/>
       <c r="ET140" s="1"/>
       <c r="EU140" s="1"/>
       <c r="EV140" s="1"/>
       <c r="EW140" s="1"/>
       <c r="EX140" s="1"/>
       <c r="EY140" s="1"/>
       <c r="EZ140" s="1"/>
       <c r="FA140" s="1"/>
     </row>
     <row r="141" spans="1:157" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="211" t="s">
+        <v>326</v>
+      </c>
+      <c r="B141" s="214" t="s">
         <v>327</v>
       </c>
-      <c r="B141" s="214" t="s">
+      <c r="C141" s="373" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D141" s="251"/>
       <c r="E141" s="251"/>
       <c r="F141" s="251"/>
       <c r="G141" s="133"/>
       <c r="H141" s="242"/>
       <c r="I141" s="242"/>
       <c r="J141" s="369"/>
       <c r="K141" s="369"/>
     </row>
     <row r="142" spans="1:157" s="43" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="196" t="s">
+        <v>329</v>
+      </c>
+      <c r="B142" s="201" t="s">
         <v>330</v>
       </c>
-      <c r="B142" s="201" t="s">
+      <c r="C142" s="374" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D142" s="241"/>
       <c r="E142" s="241"/>
       <c r="F142" s="241"/>
       <c r="G142" s="133"/>
       <c r="H142" s="242"/>
       <c r="I142" s="242"/>
       <c r="J142" s="375"/>
       <c r="K142" s="375"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
       <c r="X142" s="1"/>
       <c r="Y142" s="1"/>
       <c r="Z142" s="1"/>
       <c r="AA142" s="1"/>
@@ -14101,327 +14106,327 @@
       <c r="EF142" s="1"/>
       <c r="EG142" s="1"/>
       <c r="EH142" s="1"/>
       <c r="EI142" s="1"/>
       <c r="EJ142" s="1"/>
       <c r="EK142" s="1"/>
       <c r="EL142" s="1"/>
       <c r="EM142" s="1"/>
       <c r="EN142" s="1"/>
       <c r="EO142" s="1"/>
       <c r="EP142" s="1"/>
       <c r="EQ142" s="1"/>
       <c r="ER142" s="1"/>
       <c r="ES142" s="1"/>
       <c r="ET142" s="1"/>
       <c r="EU142" s="1"/>
       <c r="EV142" s="1"/>
       <c r="EW142" s="1"/>
       <c r="EX142" s="1"/>
       <c r="EY142" s="1"/>
       <c r="EZ142" s="1"/>
       <c r="FA142" s="1"/>
     </row>
     <row r="143" spans="1:157" ht="41.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="211" t="s">
+        <v>332</v>
+      </c>
+      <c r="B143" s="214" t="s">
         <v>333</v>
       </c>
-      <c r="B143" s="214" t="s">
+      <c r="C143" s="251" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D143" s="251"/>
       <c r="E143" s="251"/>
       <c r="F143" s="251"/>
       <c r="G143" s="133"/>
       <c r="H143" s="242"/>
       <c r="I143" s="242"/>
       <c r="J143" s="369"/>
       <c r="K143" s="369"/>
     </row>
     <row r="144" spans="1:157" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="357" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B144" s="358"/>
       <c r="C144" s="358"/>
       <c r="D144" s="358"/>
       <c r="E144" s="358"/>
       <c r="F144" s="358"/>
       <c r="G144" s="358"/>
       <c r="H144" s="358"/>
       <c r="I144" s="358"/>
       <c r="J144" s="358"/>
       <c r="K144" s="359"/>
       <c r="L144" s="44"/>
     </row>
     <row r="145" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="196" t="s">
+        <v>336</v>
+      </c>
+      <c r="B145" s="208" t="s">
         <v>337</v>
       </c>
-      <c r="B145" s="208" t="s">
+      <c r="C145" s="241" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="D145" s="241"/>
       <c r="E145" s="241"/>
       <c r="F145" s="241"/>
       <c r="G145" s="133"/>
       <c r="H145" s="257"/>
       <c r="I145" s="258"/>
       <c r="J145" s="304"/>
       <c r="K145" s="305"/>
     </row>
     <row r="146" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="211" t="s">
+        <v>339</v>
+      </c>
+      <c r="B146" s="209" t="s">
         <v>340</v>
       </c>
-      <c r="B146" s="209" t="s">
+      <c r="C146" s="309" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D146" s="310"/>
       <c r="E146" s="310"/>
       <c r="F146" s="311"/>
       <c r="G146" s="133"/>
       <c r="H146" s="257"/>
       <c r="I146" s="258"/>
       <c r="J146" s="263"/>
       <c r="K146" s="264"/>
     </row>
     <row r="147" spans="1:27" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="196" t="s">
+        <v>342</v>
+      </c>
+      <c r="B147" s="208" t="s">
         <v>343</v>
       </c>
-      <c r="B147" s="208" t="s">
+      <c r="C147" s="370" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D147" s="371"/>
       <c r="E147" s="371"/>
       <c r="F147" s="372"/>
       <c r="G147" s="133"/>
       <c r="H147" s="257"/>
       <c r="I147" s="258"/>
       <c r="J147" s="304"/>
       <c r="K147" s="305"/>
     </row>
     <row r="148" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="211" t="s">
+        <v>345</v>
+      </c>
+      <c r="B148" s="209" t="s">
         <v>346</v>
       </c>
-      <c r="B148" s="209" t="s">
+      <c r="C148" s="290" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D148" s="290"/>
       <c r="E148" s="290"/>
       <c r="F148" s="290"/>
       <c r="G148" s="133"/>
       <c r="H148" s="257"/>
       <c r="I148" s="258"/>
       <c r="J148" s="263"/>
       <c r="K148" s="264"/>
     </row>
     <row r="149" spans="1:27" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="196" t="s">
+        <v>348</v>
+      </c>
+      <c r="B149" s="208" t="s">
         <v>349</v>
       </c>
-      <c r="B149" s="208" t="s">
+      <c r="C149" s="241" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D149" s="241"/>
       <c r="E149" s="241"/>
       <c r="F149" s="241"/>
       <c r="G149" s="133"/>
       <c r="H149" s="257"/>
       <c r="I149" s="258"/>
       <c r="J149" s="304"/>
       <c r="K149" s="305"/>
     </row>
     <row r="150" spans="1:27" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="211" t="s">
+        <v>351</v>
+      </c>
+      <c r="B150" s="209" t="s">
         <v>352</v>
       </c>
-      <c r="B150" s="209" t="s">
+      <c r="C150" s="290" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="D150" s="290"/>
       <c r="E150" s="290"/>
       <c r="F150" s="290"/>
       <c r="G150" s="133"/>
       <c r="H150" s="257"/>
       <c r="I150" s="258"/>
       <c r="J150" s="263"/>
       <c r="K150" s="264"/>
     </row>
     <row r="151" spans="1:27" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="196" t="s">
+        <v>354</v>
+      </c>
+      <c r="B151" s="208" t="s">
         <v>355</v>
       </c>
-      <c r="B151" s="208" t="s">
+      <c r="C151" s="241" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D151" s="241"/>
       <c r="E151" s="241"/>
       <c r="F151" s="241"/>
       <c r="G151" s="133"/>
       <c r="H151" s="257"/>
       <c r="I151" s="258"/>
       <c r="J151" s="304"/>
       <c r="K151" s="305"/>
       <c r="L151" s="135" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="M151" s="130"/>
       <c r="N151" s="130"/>
       <c r="O151" s="130"/>
       <c r="P151" s="130"/>
       <c r="Q151" s="130"/>
       <c r="R151" s="130"/>
       <c r="S151" s="130"/>
       <c r="T151" s="130"/>
       <c r="U151" s="130"/>
       <c r="V151" s="130"/>
       <c r="W151" s="130"/>
       <c r="X151" s="130"/>
       <c r="Y151" s="130"/>
       <c r="Z151" s="130"/>
       <c r="AA151" s="130"/>
     </row>
     <row r="152" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="357" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B152" s="358"/>
       <c r="C152" s="358"/>
       <c r="D152" s="358"/>
       <c r="E152" s="358"/>
       <c r="F152" s="358"/>
       <c r="G152" s="358"/>
       <c r="H152" s="358"/>
       <c r="I152" s="358"/>
       <c r="J152" s="358"/>
       <c r="K152" s="359"/>
       <c r="L152" s="129"/>
       <c r="M152" s="130"/>
       <c r="N152" s="130"/>
       <c r="O152" s="130"/>
       <c r="P152" s="130"/>
       <c r="Q152" s="130"/>
       <c r="R152" s="130"/>
       <c r="S152" s="130"/>
       <c r="T152" s="130"/>
       <c r="U152" s="130"/>
       <c r="V152" s="130"/>
       <c r="W152" s="130"/>
       <c r="X152" s="130"/>
       <c r="Y152" s="130"/>
       <c r="Z152" s="130"/>
       <c r="AA152" s="130"/>
     </row>
     <row r="153" spans="1:27" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="85" t="s">
+        <v>359</v>
+      </c>
+      <c r="B153" s="85" t="s">
         <v>360</v>
       </c>
-      <c r="B153" s="85" t="s">
+      <c r="C153" s="251" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D153" s="251"/>
       <c r="E153" s="251"/>
       <c r="F153" s="251"/>
       <c r="G153" s="133"/>
       <c r="H153" s="271"/>
       <c r="I153" s="272"/>
       <c r="J153" s="369"/>
       <c r="K153" s="369"/>
     </row>
     <row r="154" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="357" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B154" s="358"/>
       <c r="C154" s="358"/>
       <c r="D154" s="358"/>
       <c r="E154" s="358"/>
       <c r="F154" s="358"/>
       <c r="G154" s="358"/>
       <c r="H154" s="358"/>
       <c r="I154" s="358"/>
       <c r="J154" s="358"/>
       <c r="K154" s="359"/>
     </row>
     <row r="155" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="196" t="s">
+        <v>363</v>
+      </c>
+      <c r="B155" s="208" t="s">
         <v>364</v>
       </c>
-      <c r="B155" s="208" t="s">
+      <c r="C155" s="241" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D155" s="241"/>
       <c r="E155" s="241"/>
       <c r="F155" s="241"/>
       <c r="G155" s="133"/>
       <c r="H155" s="257"/>
       <c r="I155" s="258"/>
       <c r="J155" s="304"/>
       <c r="K155" s="305"/>
     </row>
     <row r="156" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="211" t="s">
+        <v>366</v>
+      </c>
+      <c r="B156" s="209" t="s">
         <v>367</v>
       </c>
-      <c r="B156" s="209" t="s">
+      <c r="C156" s="309" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D156" s="310"/>
       <c r="E156" s="310"/>
       <c r="F156" s="311"/>
       <c r="G156" s="133"/>
       <c r="H156" s="257"/>
       <c r="I156" s="258"/>
       <c r="J156" s="263"/>
       <c r="K156" s="264"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <protectedRanges>
     <protectedRange sqref="J4 G102:I103 G38:I75 G111:I111 G118:I118 C4:H4" name="Range1"/>
     <protectedRange sqref="G31:I33" name="Range1_1"/>
     <protectedRange sqref="G76:I97 G36:I37" name="Range1_2"/>
     <protectedRange sqref="G98:I100" name="Range1_3"/>
     <protectedRange sqref="G106:I110" name="Range1_4"/>
     <protectedRange sqref="G104:I105" name="Range1_5"/>
     <protectedRange sqref="G112:I113 G120:I120 G125:I128" name="Range1_6"/>
     <protectedRange sqref="G140:I143 G145:I151 G155:I156 G130:I136 G138:I138 G153:I153" name="Range1_7"/>
     <protectedRange sqref="G137:I137" name="Range1_8"/>
     <protectedRange sqref="H17:J17 H21:J22 H26:J28" name="Range1_9"/>
     <protectedRange sqref="G114:I117" name="Range1_10"/>
     <protectedRange sqref="G119:I119" name="Range1_1_1"/>
@@ -14833,51 +14838,51 @@
     <mergeCell ref="H124:I124"/>
     <mergeCell ref="J124:K124"/>
     <mergeCell ref="C125:F125"/>
     <mergeCell ref="H125:I125"/>
     <mergeCell ref="J125:K125"/>
     <mergeCell ref="C126:F126"/>
     <mergeCell ref="H126:I126"/>
   </mergeCells>
   <phoneticPr fontId="50" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A153" location="'R408.1 Credits'!A1" display="R408" xr:uid="{972E2D67-24FC-42B2-95F8-AFE916B9348B}"/>
     <hyperlink ref="B153" location="'R408.1 Credits'!A1" display="Additional Conservation Requirements" xr:uid="{A22AE4E8-FF03-4C9B-A555-1E44CDDEC5CA}"/>
     <hyperlink ref="L37" location="' Table R303.1.3(1)'!A1" display=" Table R303.1.3(1)" xr:uid="{C1FB8C65-8B56-481B-8650-045D06B3D871}"/>
     <hyperlink ref="M37" location="' Table R303.1.3(2)'!A1" display=" Table R303.1.3(2)" xr:uid="{C361A34C-F181-4CF5-B329-BCB49933C8A9}"/>
     <hyperlink ref="N37" location="' Table R303.1.3(3)'!A1" display=" Table R303.1.3(3)" xr:uid="{FF24DDB1-4474-4857-B6B8-28DD33DD93A0}"/>
     <hyperlink ref="L43" location="'Table R402.1.2'!A1" display="Table R402.1.2" xr:uid="{4BEB4628-1DE7-4549-9996-293B76F27DBE}"/>
     <hyperlink ref="L56" location="'Table R402.1.4'!A1" display="Table R402.1.4" xr:uid="{2DAC7500-9A9E-417B-8148-052AC3070D60}"/>
     <hyperlink ref="L64" location="'Table R402.1.2'!A1" display="Table R402.1.2" xr:uid="{BE8B715C-D60B-477F-8674-9F44822C07C0}"/>
     <hyperlink ref="L66" location="'Table R402.2.6'!A1" display="Table R402.2.6" xr:uid="{E44155A7-BC6A-4F1E-AD41-B2821EB8A4A1}"/>
     <hyperlink ref="L77" location="'Table R402.4.1.1'!A1" display="Table R402.4.1.1" xr:uid="{39129551-1AB2-457B-8CBB-E0A769C3BAF8}"/>
     <hyperlink ref="L69" location="'Table R402.1.2'!A1" display="Table R402.1.2" xr:uid="{8445570A-4D5C-41DF-945D-B594FA9E1E36}"/>
     <hyperlink ref="L121" location="'Table R403.7.1'!A1" display="'Table R403.7.1'!A1" xr:uid="{7DD289AC-3696-49C5-A47E-1D5DCA9C5877}"/>
     <hyperlink ref="L151" location="'R407.8 Solar-Ready Zone Cert'!A1" display="R407.8 Solar-Ready Zone Certificate" xr:uid="{EE4DFCDE-BACB-461A-A146-BCA205E78654}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
-  <pageSetup scale="39" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="51" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddFooter>&amp;CResidential Prescriptive Measures Checklist                             Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="6" manualBreakCount="6">
     <brk id="29" max="10" man="1"/>
     <brk id="60" max="10" man="1"/>
     <brk id="77" max="10" man="1"/>
     <brk id="100" max="10" man="1"/>
     <brk id="118" max="10" man="1"/>
     <brk id="128" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1031" r:id="rId4" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Checkbox. Please check this box by clicking if the project is an alteration.">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>25</xdr:row>
@@ -14930,871 +14935,871 @@
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>676275</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>476250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{666376EF-9FC4-4A08-A4D6-E3F4DEFED005}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="65" workbookViewId="0">
+    <sheetView topLeftCell="A8" zoomScale="65" workbookViewId="0">
       <selection activeCell="C54" sqref="C54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.42578125" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" customWidth="1"/>
     <col min="3" max="3" width="81.42578125" customWidth="1"/>
     <col min="4" max="6" width="33.42578125" customWidth="1"/>
     <col min="7" max="7" width="54.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="68.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="447" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B1" s="448"/>
       <c r="C1" s="448"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
       <c r="B2" s="10"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="13" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="457" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B3" s="458"/>
       <c r="C3" s="458"/>
       <c r="D3" s="458"/>
       <c r="E3" s="458"/>
       <c r="F3" s="458"/>
       <c r="G3" s="459"/>
     </row>
     <row r="4" spans="1:17" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="467" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B4" s="468"/>
       <c r="C4" s="468"/>
       <c r="D4" s="468"/>
       <c r="E4" s="468"/>
       <c r="F4" s="468"/>
       <c r="G4" s="469"/>
     </row>
     <row r="5" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="453" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B5" s="454"/>
       <c r="C5" s="454"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="17"/>
     </row>
     <row r="6" spans="1:17" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="451" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B6" s="452"/>
       <c r="C6" s="151" t="s">
+        <v>375</v>
+      </c>
+      <c r="D6" s="152" t="s">
         <v>376</v>
       </c>
-      <c r="D6" s="152" t="s">
+      <c r="E6" s="152" t="s">
         <v>377</v>
       </c>
-      <c r="E6" s="152" t="s">
+      <c r="F6" s="152" t="s">
         <v>378</v>
       </c>
-      <c r="F6" s="152" t="s">
+      <c r="G6" s="153" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="H6" s="461"/>
       <c r="I6" s="462"/>
       <c r="J6" s="462"/>
       <c r="K6" s="462"/>
       <c r="L6" s="462"/>
       <c r="M6" s="462"/>
       <c r="N6" s="462"/>
       <c r="O6" s="462"/>
       <c r="P6" s="462"/>
       <c r="Q6" s="462"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="36" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D7" s="179"/>
       <c r="E7" s="180"/>
       <c r="F7" s="148" t="str">
         <f>IF(D7="X",10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G7" s="136"/>
       <c r="H7" s="461"/>
       <c r="I7" s="462"/>
       <c r="J7" s="462"/>
       <c r="K7" s="462"/>
       <c r="L7" s="462"/>
       <c r="M7" s="462"/>
       <c r="N7" s="462"/>
       <c r="O7" s="462"/>
       <c r="P7" s="462"/>
       <c r="Q7" s="462"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8" s="36" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B8" s="35"/>
       <c r="C8" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D8" s="179"/>
       <c r="E8" s="149"/>
       <c r="F8" s="148" t="str">
         <f>_xlfn.XLOOKUP(E8, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C3:I3," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G8" s="136"/>
     </row>
     <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D9" s="179"/>
       <c r="E9" s="149"/>
       <c r="F9" s="148" t="str">
         <f>_xlfn.XLOOKUP(E9, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C4:I4," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G9" s="136"/>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D10" s="179"/>
       <c r="E10" s="149"/>
       <c r="F10" s="148" t="str">
         <f>_xlfn.XLOOKUP(E10, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C5:I5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G10" s="136"/>
       <c r="H10" s="87"/>
       <c r="I10" s="88"/>
       <c r="J10" s="88"/>
       <c r="K10" s="88"/>
       <c r="L10" s="88"/>
       <c r="M10" s="88"/>
       <c r="N10" s="88"/>
       <c r="O10" s="88"/>
       <c r="P10" s="88"/>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D11" s="179"/>
       <c r="E11" s="149"/>
       <c r="F11" s="148" t="str">
         <f>_xlfn.XLOOKUP(E11, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C6:I6," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G11" s="136"/>
       <c r="H11" s="89"/>
       <c r="I11" s="88"/>
       <c r="J11" s="88"/>
       <c r="K11" s="88"/>
       <c r="L11" s="88"/>
       <c r="M11" s="88"/>
       <c r="N11" s="88"/>
       <c r="O11" s="88"/>
       <c r="P11" s="88"/>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="36" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D12" s="179"/>
       <c r="E12" s="149"/>
       <c r="F12" s="148" t="str">
         <f>_xlfn.XLOOKUP(E12, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C7:I7," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G12" s="136"/>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="36" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D13" s="179"/>
       <c r="E13" s="149"/>
       <c r="F13" s="148" t="str">
         <f>_xlfn.XLOOKUP(E13, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C8:I8," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G13" s="136"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D14" s="179"/>
       <c r="E14" s="149"/>
       <c r="F14" s="148" t="str">
         <f>_xlfn.XLOOKUP(E14, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C9:I9," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G14" s="136"/>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B15" s="35"/>
       <c r="C15" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D15" s="179"/>
       <c r="E15" s="149"/>
       <c r="F15" s="148" t="str">
         <f>_xlfn.XLOOKUP(E15, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C10:I10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G15" s="136"/>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D16" s="179"/>
       <c r="E16" s="149"/>
       <c r="F16" s="148" t="str">
         <f>_xlfn.XLOOKUP(E16, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C11:I11," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G16" s="136"/>
     </row>
     <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="36" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D17" s="179"/>
       <c r="E17" s="149"/>
       <c r="F17" s="148" t="str">
         <f>_xlfn.XLOOKUP(E17, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C12:I12," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G17" s="136"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D18" s="179"/>
       <c r="E18" s="150"/>
       <c r="F18" s="148" t="str">
         <f>_xlfn.XLOOKUP(E18, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C13:I13," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G18" s="136"/>
     </row>
     <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D19" s="179"/>
       <c r="E19" s="149"/>
       <c r="F19" s="148" t="str">
         <f>_xlfn.XLOOKUP(E19, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C14:I14," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G19" s="136"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D20" s="179"/>
       <c r="E20" s="150"/>
       <c r="F20" s="148" t="str">
         <f>_xlfn.XLOOKUP(E20, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C15:I15," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G20" s="136"/>
     </row>
     <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="36" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D21" s="179"/>
       <c r="E21" s="150"/>
       <c r="F21" s="148" t="str">
         <f>_xlfn.XLOOKUP(E21, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C16:I16," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G21" s="136"/>
     </row>
     <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="36" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B22" s="35"/>
       <c r="C22" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D22" s="179" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E22" s="149"/>
       <c r="F22" s="148" t="str">
         <f>_xlfn.XLOOKUP(E22, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C17:I17," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G22" s="137"/>
     </row>
     <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="36" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D23" s="179"/>
       <c r="E23" s="150"/>
       <c r="F23" s="148" t="str">
         <f>_xlfn.XLOOKUP(E23, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C18:I18," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G23" s="137"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D24" s="179"/>
       <c r="E24" s="149"/>
       <c r="F24" s="148" t="str">
         <f>_xlfn.XLOOKUP(E24, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C19:I19," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G24" s="137"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="36" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D25" s="179"/>
       <c r="E25" s="149"/>
       <c r="F25" s="148" t="str">
         <f>_xlfn.XLOOKUP(E25, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C20:I20," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G25" s="137"/>
     </row>
     <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="36" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D26" s="179"/>
       <c r="E26" s="183"/>
       <c r="F26" s="148" t="str">
         <f>_xlfn.XLOOKUP(E26, 'HIDE &amp; LOCK'!$C$2:$I$2,'HIDE &amp; LOCK'!C21:I21," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G26" s="137"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="36" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D27" s="181"/>
       <c r="E27" s="185"/>
       <c r="F27" s="182" t="str">
         <f>IF(D27="X",10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G27" s="137"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="36" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D28" s="181"/>
       <c r="E28" s="185"/>
       <c r="F28" s="182" t="str">
         <f>IF(D28="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G28" s="137"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="36" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D29" s="181"/>
       <c r="E29" s="185"/>
       <c r="F29" s="182" t="str">
         <f>IF(D29="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G29" s="137"/>
     </row>
     <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="36" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D30" s="181"/>
       <c r="E30" s="185"/>
       <c r="F30" s="182" t="str">
         <f>IF(D30="X",4," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G30" s="137"/>
     </row>
     <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="36" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D31" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E31" s="185"/>
       <c r="F31" s="182" t="str">
         <f>IF(D31="X",2," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G31" s="137" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D32" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E32" s="185"/>
       <c r="F32" s="182" t="str">
         <f>IF(D32="X",4," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G32" s="137"/>
     </row>
     <row r="33" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="144" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D33" s="181"/>
       <c r="E33" s="185"/>
       <c r="F33" s="182" t="str">
         <f>IF(D33="X",2," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G33" s="137"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D34" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E34" s="185"/>
       <c r="F34" s="182" t="str">
         <f>IF(D34="X",7," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G34" s="137"/>
     </row>
     <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D35" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E35" s="185"/>
       <c r="F35" s="182" t="str">
         <f>IF(D35="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G35" s="137"/>
     </row>
     <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="36" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D36" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E36" s="185"/>
       <c r="F36" s="182" t="str">
         <f>IF(D36="X",3," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G36" s="137"/>
     </row>
     <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="36" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D37" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E37" s="185"/>
       <c r="F37" s="182" t="str">
         <f>IF(D37="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G37" s="137"/>
     </row>
     <row r="38" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="144" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="35" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D38" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E38" s="185"/>
       <c r="F38" s="182" t="str">
         <f>IF(D38="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G38" s="137"/>
     </row>
     <row r="39" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="144" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D39" s="181" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E39" s="185"/>
       <c r="F39" s="182" t="str">
         <f>IF(D39="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G39" s="137"/>
     </row>
     <row r="40" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="19"/>
       <c r="B40" s="20"/>
       <c r="C40" s="21" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D40" s="20"/>
       <c r="E40" s="184"/>
       <c r="F40" s="455">
         <f>SUM(F7:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="449" t="str">
         <f>IF(F40&lt;3,"Additional credits needed","")</f>
         <v>Additional credits needed</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="22"/>
       <c r="B41" s="18"/>
       <c r="C41" s="23" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D41" s="191"/>
       <c r="E41" s="192"/>
       <c r="F41" s="456"/>
       <c r="G41" s="463"/>
     </row>
     <row r="42" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A42" s="453" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B42" s="454"/>
       <c r="C42" s="454"/>
       <c r="D42" s="147"/>
       <c r="E42" s="188"/>
       <c r="F42" s="16"/>
       <c r="G42" s="17"/>
     </row>
     <row r="43" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="451" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B43" s="452"/>
       <c r="C43" s="151" t="s">
+        <v>375</v>
+      </c>
+      <c r="D43" s="186" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E43" s="193"/>
       <c r="F43" s="187" t="s">
+        <v>378</v>
+      </c>
+      <c r="G43" s="153" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="460" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B44" s="460"/>
       <c r="C44" s="35" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D44" s="181"/>
       <c r="E44" s="189"/>
       <c r="F44" s="182" t="str">
         <f>IF(D44="X",10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G44" s="136"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="36" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="35" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D45" s="181"/>
       <c r="E45" s="190"/>
       <c r="F45" s="182" t="str">
         <f t="shared" ref="F45" si="0">IF(D45="X",10," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G45" s="136"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="36" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B46" s="35"/>
       <c r="C46" s="35" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D46" s="181"/>
       <c r="E46" s="190"/>
       <c r="F46" s="182" t="str">
         <f>IF(D46="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G46" s="136"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="36" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B47" s="35"/>
       <c r="C47" s="35" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D47" s="181"/>
       <c r="E47" s="190"/>
       <c r="F47" s="182" t="str">
         <f>IF(D47="X",5," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G47" s="136"/>
     </row>
     <row r="48" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="19"/>
       <c r="B48" s="20"/>
       <c r="C48" s="21" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D48" s="465"/>
       <c r="E48" s="184"/>
       <c r="F48" s="455">
         <f>SUM(F44:F47)</f>
         <v>0</v>
       </c>
       <c r="G48" s="449" t="str">
         <f>IF(F48&lt;3,"Additional credits needed","")</f>
         <v>Additional credits needed</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A49" s="22"/>
       <c r="B49" s="18"/>
       <c r="C49" s="23" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="D49" s="466"/>
       <c r="E49" s="184"/>
       <c r="F49" s="464"/>
       <c r="G49" s="450"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="14">
     <mergeCell ref="H6:Q7"/>
     <mergeCell ref="G40:G41"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="D48:D49"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="F40:F41"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A44:B44"/>
   </mergeCells>
   <dataValidations count="5">
@@ -15823,324 +15828,324 @@
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D24E16B-0278-44B3-B46B-28D85B92FF5E}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="103" zoomScalePageLayoutView="43" workbookViewId="0">
       <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.85546875" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" customWidth="1"/>
     <col min="7" max="7" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="58.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="502" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C1" s="503"/>
       <c r="D1" s="503"/>
       <c r="E1" s="503"/>
       <c r="F1" s="503"/>
       <c r="G1" s="504"/>
     </row>
     <row r="2" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="155" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C2" s="505"/>
       <c r="D2" s="506"/>
       <c r="E2" s="507" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="F2" s="507"/>
       <c r="G2" s="156"/>
     </row>
     <row r="3" spans="2:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="157" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C3" s="508"/>
       <c r="D3" s="509"/>
       <c r="E3" s="510" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="F3" s="510"/>
       <c r="G3" s="158"/>
     </row>
     <row r="4" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="159" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="C4" s="118"/>
       <c r="D4" s="119"/>
       <c r="E4" s="118"/>
       <c r="F4" s="119"/>
       <c r="G4" s="160"/>
     </row>
     <row r="5" spans="2:12" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="511" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C5" s="512"/>
       <c r="D5" s="512"/>
       <c r="E5" s="513"/>
       <c r="F5" s="514"/>
       <c r="G5" s="515"/>
     </row>
     <row r="6" spans="2:12" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="516" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="C6" s="517"/>
       <c r="D6" s="517"/>
       <c r="E6" s="518"/>
       <c r="F6" s="142"/>
       <c r="G6" s="161" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="7" spans="2:12" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="516" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C7" s="517"/>
       <c r="D7" s="517"/>
       <c r="E7" s="518"/>
       <c r="F7" s="142"/>
       <c r="G7" s="161" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="8" spans="2:12" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="519" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C8" s="520"/>
       <c r="D8" s="520"/>
       <c r="E8" s="521"/>
       <c r="F8" s="142"/>
       <c r="G8" s="161" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="L8" s="120"/>
     </row>
     <row r="9" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="159" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="C9" s="121"/>
       <c r="D9" s="121"/>
       <c r="E9" s="122"/>
       <c r="F9" s="121"/>
       <c r="G9" s="162"/>
     </row>
     <row r="10" spans="2:12" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="522" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="C10" s="523"/>
       <c r="D10" s="524"/>
       <c r="E10" s="138"/>
       <c r="F10" s="525" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="G10" s="526"/>
       <c r="I10" s="123"/>
       <c r="J10" s="123"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B11" s="497" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C11" s="498"/>
       <c r="D11" s="499"/>
       <c r="E11" s="139"/>
       <c r="F11" s="500" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="G11" s="501"/>
     </row>
     <row r="12" spans="2:12" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="483" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C12" s="484"/>
       <c r="D12" s="485"/>
       <c r="E12" s="140"/>
       <c r="F12" s="486"/>
       <c r="G12" s="487"/>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B13" s="163" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C13" s="164"/>
       <c r="D13" s="488"/>
       <c r="E13" s="489"/>
       <c r="F13" s="489"/>
       <c r="G13" s="490"/>
     </row>
     <row r="14" spans="2:12" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="124" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C14" s="125"/>
       <c r="D14" s="125"/>
       <c r="E14" s="141"/>
       <c r="F14" s="491" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="G14" s="492"/>
     </row>
     <row r="15" spans="2:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="494" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C15" s="495"/>
       <c r="D15" s="495"/>
       <c r="E15" s="495"/>
       <c r="F15" s="495"/>
       <c r="G15" s="496"/>
     </row>
     <row r="16" spans="2:12" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="477" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="C16" s="479"/>
       <c r="D16" s="154"/>
       <c r="E16" s="493" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F16" s="480"/>
       <c r="G16" s="165"/>
     </row>
     <row r="17" spans="2:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="477" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C17" s="478"/>
       <c r="D17" s="142"/>
       <c r="E17" s="479" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F17" s="479"/>
       <c r="G17" s="166"/>
     </row>
     <row r="18" spans="2:7" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="477" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C18" s="480"/>
       <c r="D18" s="142"/>
       <c r="E18" s="479"/>
       <c r="F18" s="479"/>
       <c r="G18" s="166"/>
     </row>
     <row r="19" spans="2:7" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="477" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C19" s="480"/>
       <c r="D19" s="142"/>
       <c r="E19" s="481"/>
       <c r="F19" s="482"/>
       <c r="G19" s="167"/>
     </row>
     <row r="20" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="159" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C20" s="126"/>
       <c r="D20" s="127"/>
       <c r="E20" s="126"/>
       <c r="F20" s="127"/>
       <c r="G20" s="168"/>
     </row>
     <row r="21" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="176"/>
       <c r="C21" s="177"/>
       <c r="D21" s="177"/>
       <c r="E21" s="177"/>
       <c r="F21" s="177" t="s">
+        <v>459</v>
+      </c>
+      <c r="G21" s="219" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="470" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C22" s="471"/>
       <c r="D22" s="471"/>
       <c r="E22" s="471"/>
       <c r="F22" s="143"/>
       <c r="G22" s="169"/>
     </row>
     <row r="23" spans="2:7" ht="56.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="472" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C23" s="473"/>
       <c r="D23" s="473"/>
       <c r="E23" s="474"/>
       <c r="F23" s="142"/>
       <c r="G23" s="178" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="24" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B24" s="170"/>
       <c r="C24" s="171" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D24" s="475"/>
       <c r="E24" s="475"/>
       <c r="F24" s="475"/>
       <c r="G24" s="476"/>
     </row>
     <row r="25" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B25" s="170"/>
       <c r="C25" s="171" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="D25" s="475"/>
       <c r="E25" s="475"/>
       <c r="F25" s="171" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="G25" s="172"/>
     </row>
     <row r="26" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="173"/>
       <c r="C26" s="174"/>
       <c r="D26" s="174"/>
       <c r="E26" s="174"/>
       <c r="F26" s="174"/>
       <c r="G26" s="175"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <protectedRanges>
     <protectedRange sqref="D24:D25 G25 D5:D8 D14:E15 G22 D22 E10:E12 G10:G13 D13:F13 B15 D21:E21 B21" name="Range1"/>
   </protectedRanges>
   <mergeCells count="31">
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="B5:E5"/>
@@ -16169,1140 +16174,1131 @@
     <mergeCell ref="E19:F19"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:D3" xr:uid="{555168A7-7BAC-4055-A94B-42BE80C4C612}">
       <formula1>"Prescriptive Path (Applicable to 1000 SF or less), ERI Path"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6CE1673-75C6-419A-84F6-6A112558EF8B}">
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:11" ht="63.75" x14ac:dyDescent="0.35">
       <c r="A1" s="27" t="s">
+        <v>467</v>
+      </c>
+      <c r="B1" s="527" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="C1" s="528"/>
       <c r="D1" s="528"/>
       <c r="E1" s="528"/>
       <c r="F1" s="528"/>
       <c r="G1" s="528"/>
       <c r="H1" s="528"/>
       <c r="I1" s="529"/>
       <c r="K1" s="46" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="28" t="s">
+        <v>470</v>
+      </c>
+      <c r="B2" s="29" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="C2" s="30">
         <v>0.5</v>
       </c>
       <c r="D2" s="30">
         <v>0.4</v>
       </c>
       <c r="E2" s="30">
         <v>0.25</v>
       </c>
       <c r="F2" s="30">
         <v>0.15</v>
       </c>
       <c r="G2" s="30">
         <v>0.1</v>
       </c>
       <c r="H2" s="30">
         <v>0.05</v>
       </c>
       <c r="I2" s="30">
         <v>0.02</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="25" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="31">
         <v>3</v>
       </c>
       <c r="D3" s="32"/>
       <c r="E3" s="31">
         <v>2</v>
       </c>
       <c r="F3" s="32"/>
       <c r="G3" s="31">
         <v>1</v>
       </c>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
     </row>
     <row r="4" spans="1:11" ht="77.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="34"/>
       <c r="F4" s="32"/>
       <c r="G4" s="31">
         <v>3</v>
       </c>
       <c r="H4" s="31">
         <v>2</v>
       </c>
       <c r="I4" s="31">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B5" s="32"/>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="31">
         <v>3</v>
       </c>
       <c r="F5" s="31">
         <v>2</v>
       </c>
       <c r="G5" s="31">
         <v>1</v>
       </c>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
     </row>
     <row r="6" spans="1:11" ht="102.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="25" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B6" s="32"/>
       <c r="C6" s="31">
         <v>3</v>
       </c>
       <c r="D6" s="32"/>
       <c r="E6" s="31">
         <v>2</v>
       </c>
       <c r="F6" s="32"/>
       <c r="G6" s="31">
         <v>1</v>
       </c>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
     </row>
     <row r="7" spans="1:11" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="25" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B7" s="32"/>
       <c r="C7" s="32"/>
       <c r="D7" s="32"/>
       <c r="E7" s="31">
         <v>3</v>
       </c>
       <c r="F7" s="31">
         <v>2</v>
       </c>
       <c r="G7" s="31">
         <v>1</v>
       </c>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
     </row>
     <row r="8" spans="1:11" ht="102.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="25" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="31">
         <v>3</v>
       </c>
       <c r="F8" s="31">
         <v>2</v>
       </c>
       <c r="G8" s="31">
         <v>1</v>
       </c>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
     </row>
     <row r="9" spans="1:11" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="25" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="31">
         <v>3</v>
       </c>
       <c r="F9" s="31">
         <v>2</v>
       </c>
       <c r="G9" s="31">
         <v>1</v>
       </c>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
     </row>
     <row r="10" spans="1:11" ht="77.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="25" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="31">
         <v>3</v>
       </c>
       <c r="D10" s="34"/>
       <c r="E10" s="31">
         <v>2</v>
       </c>
       <c r="F10" s="34"/>
       <c r="G10" s="31">
         <v>1</v>
       </c>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
     </row>
     <row r="11" spans="1:11" ht="77.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="25" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="31">
         <v>3</v>
       </c>
       <c r="F11" s="31">
         <v>2</v>
       </c>
       <c r="G11" s="31">
         <v>1</v>
       </c>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
     </row>
     <row r="12" spans="1:11" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="25" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B12" s="34"/>
       <c r="C12" s="31">
         <v>3</v>
       </c>
       <c r="D12" s="34"/>
       <c r="E12" s="31">
         <v>2</v>
       </c>
       <c r="F12" s="34"/>
       <c r="G12" s="31">
         <v>1</v>
       </c>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
     </row>
     <row r="13" spans="1:11" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="25" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="31">
         <v>3</v>
       </c>
       <c r="E13" s="31">
         <v>2</v>
       </c>
       <c r="F13" s="34"/>
       <c r="G13" s="31">
         <v>1</v>
       </c>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
     </row>
     <row r="14" spans="1:11" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="31">
         <v>3</v>
       </c>
       <c r="F14" s="31">
         <v>2</v>
       </c>
       <c r="G14" s="31">
         <v>1</v>
       </c>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
     </row>
     <row r="15" spans="1:11" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="25" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="31">
         <v>3</v>
       </c>
       <c r="E15" s="31">
         <v>2</v>
       </c>
       <c r="F15" s="34"/>
       <c r="G15" s="31">
         <v>1</v>
       </c>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
     </row>
     <row r="16" spans="1:11" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="31">
         <v>3</v>
       </c>
       <c r="E16" s="31">
         <v>2</v>
       </c>
       <c r="F16" s="34"/>
       <c r="G16" s="31">
         <v>1</v>
       </c>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
     </row>
     <row r="17" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="25" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B17" s="34"/>
       <c r="C17" s="34"/>
       <c r="D17" s="34"/>
       <c r="E17" s="31">
         <v>3</v>
       </c>
       <c r="F17" s="31">
         <v>2</v>
       </c>
       <c r="G17" s="31">
         <v>1</v>
       </c>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
     </row>
     <row r="18" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="31">
         <v>3</v>
       </c>
       <c r="E18" s="31">
         <v>2</v>
       </c>
       <c r="F18" s="31"/>
       <c r="G18" s="31">
         <v>1</v>
       </c>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
     </row>
     <row r="19" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="31">
         <v>3</v>
       </c>
       <c r="F19" s="31">
         <v>2</v>
       </c>
       <c r="G19" s="31">
         <v>1</v>
       </c>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
     </row>
     <row r="20" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="34"/>
       <c r="E20" s="31">
         <v>3</v>
       </c>
       <c r="F20" s="31">
         <v>2</v>
       </c>
       <c r="G20" s="31">
         <v>1</v>
       </c>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
     </row>
     <row r="21" spans="1:9" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="25" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="31">
         <v>3</v>
       </c>
       <c r="E21" s="31"/>
       <c r="F21" s="31">
         <v>2</v>
       </c>
       <c r="G21" s="31">
         <v>1</v>
       </c>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
     </row>
     <row r="22" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="527" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B22" s="528"/>
       <c r="C22" s="528"/>
       <c r="D22" s="528"/>
       <c r="E22" s="528"/>
       <c r="F22" s="528"/>
       <c r="G22" s="528"/>
       <c r="H22" s="528"/>
       <c r="I22" s="529"/>
     </row>
     <row r="23" spans="1:9" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
+        <v>470</v>
+      </c>
+      <c r="B23" s="29" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="C23" s="30">
         <v>0.5</v>
       </c>
       <c r="D23" s="30">
         <v>0.4</v>
       </c>
       <c r="E23" s="30">
         <v>0.25</v>
       </c>
       <c r="F23" s="30">
         <v>0.15</v>
       </c>
       <c r="G23" s="30">
         <v>0.1</v>
       </c>
       <c r="H23" s="30">
         <v>0.05</v>
       </c>
       <c r="I23" s="30">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="141" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="26" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B24" s="31">
         <v>10</v>
       </c>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
     </row>
     <row r="25" spans="1:9" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B25" s="31">
         <v>10</v>
       </c>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
     </row>
     <row r="26" spans="1:9" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="26" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B26" s="31">
         <v>5</v>
       </c>
       <c r="C26" s="34"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
     </row>
     <row r="27" spans="1:9" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="26" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B27" s="31">
         <v>5</v>
       </c>
       <c r="C27" s="34"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A22:I22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55228BFF-4BDC-4149-9E58-8740D744EFD4}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="16.140625" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="530" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C2" s="530"/>
       <c r="D2" s="530"/>
       <c r="E2" s="530"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B3" s="531" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="C3" s="532"/>
       <c r="D3" s="532"/>
       <c r="E3" s="533"/>
     </row>
     <row r="4" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="534"/>
       <c r="C4" s="535"/>
       <c r="D4" s="535"/>
       <c r="E4" s="536"/>
     </row>
     <row r="5" spans="2:5" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="537" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C5" s="538"/>
       <c r="D5" s="80" t="s">
+        <v>480</v>
+      </c>
+      <c r="E5" s="81" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="6" spans="2:5" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B6" s="539" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C6" s="540"/>
       <c r="D6" s="195" t="s">
+        <v>483</v>
+      </c>
+      <c r="E6" s="82" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="7" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B7" s="541" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C7" s="542"/>
       <c r="D7" s="8" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E7" s="83" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="8" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B8" s="541" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="C8" s="542"/>
       <c r="D8" s="8" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E8" s="83" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="9" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B9" s="541" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C9" s="542"/>
       <c r="D9" s="8" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E9" s="83" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="10" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B10" s="541" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C10" s="542"/>
       <c r="D10" s="84" t="s">
+        <v>491</v>
+      </c>
+      <c r="E10" s="83" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="11" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B11" s="543" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="C11" s="544"/>
       <c r="D11" s="322" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E11" s="548" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="12" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B12" s="543"/>
       <c r="C12" s="544"/>
       <c r="D12" s="322"/>
       <c r="E12" s="548"/>
     </row>
     <row r="13" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B13" s="543"/>
       <c r="C13" s="544"/>
       <c r="D13" s="322"/>
       <c r="E13" s="548"/>
     </row>
     <row r="14" spans="2:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="545"/>
       <c r="C14" s="546"/>
       <c r="D14" s="547"/>
       <c r="E14" s="549"/>
     </row>
     <row r="15" spans="2:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="319" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C15" s="319"/>
       <c r="D15" s="319"/>
       <c r="E15" s="319"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C14"/>
     <mergeCell ref="D11:D14"/>
     <mergeCell ref="E11:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37E2C974-9914-4B4F-9E16-3CD6E10F92BA}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:C15"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="L32" sqref="L31:L32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="550" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C2" s="550"/>
     </row>
     <row r="3" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="550" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C3" s="550"/>
     </row>
     <row r="4" spans="2:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B4" s="223" t="s">
+        <v>498</v>
+      </c>
+      <c r="C4" s="96" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B5" s="225" t="s">
+        <v>500</v>
+      </c>
+      <c r="C5" s="93" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B6" s="225" t="s">
+        <v>502</v>
+      </c>
+      <c r="C6" s="93" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" s="225" t="s">
+        <v>504</v>
+      </c>
+      <c r="C7" s="93" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="8" spans="2:3" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="225" t="s">
+        <v>506</v>
+      </c>
+      <c r="C8" s="93" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B9" s="225" t="s">
+        <v>508</v>
+      </c>
+      <c r="C9" s="93" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B10" s="225" t="s">
+        <v>510</v>
+      </c>
+      <c r="C10" s="93" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B11" s="225" t="s">
+        <v>512</v>
+      </c>
+      <c r="C11" s="93" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="12" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B12" s="225" t="s">
+        <v>514</v>
+      </c>
+      <c r="C12" s="93" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B13" s="225" t="s">
+        <v>516</v>
+      </c>
+      <c r="C13" s="93" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="228" t="s">
+        <v>518</v>
+      </c>
+      <c r="C14" s="222" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="551" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="C15" s="551"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{115A1472-DB05-4CF6-8C94-80017740C081}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="6" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B2" s="550" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="C2" s="550"/>
       <c r="D2" s="550"/>
       <c r="E2" s="550"/>
       <c r="F2" s="550"/>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B3" s="550" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="C3" s="550"/>
       <c r="D3" s="550"/>
       <c r="E3" s="550"/>
       <c r="F3" s="550"/>
     </row>
     <row r="4" spans="2:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="550" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="C4" s="550"/>
       <c r="D4" s="550"/>
       <c r="E4" s="550"/>
       <c r="F4" s="550"/>
     </row>
     <row r="5" spans="2:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="224"/>
       <c r="C5" s="554" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D5" s="554"/>
       <c r="E5" s="555" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="F5" s="556"/>
     </row>
     <row r="6" spans="2:6" ht="90" x14ac:dyDescent="0.25">
       <c r="B6" s="106" t="s">
+        <v>526</v>
+      </c>
+      <c r="C6" s="107" t="s">
         <v>527</v>
       </c>
-      <c r="C6" s="107" t="s">
+      <c r="D6" s="108" t="s">
         <v>528</v>
       </c>
-      <c r="D6" s="108" t="s">
+      <c r="E6" s="91" t="s">
         <v>529</v>
       </c>
-      <c r="E6" s="91" t="s">
+      <c r="F6" s="226" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="7" spans="2:6" x14ac:dyDescent="0.25">
       <c r="B7" s="227" t="s">
+        <v>531</v>
+      </c>
+      <c r="C7" s="208" t="s">
         <v>532</v>
       </c>
-      <c r="C7" s="208" t="s">
+      <c r="D7" s="208" t="s">
         <v>533</v>
       </c>
-      <c r="D7" s="208" t="s">
+      <c r="E7" s="208" t="s">
         <v>534</v>
       </c>
-      <c r="E7" s="208" t="s">
+      <c r="F7" s="93" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="8" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B8" s="227" t="s">
+        <v>536</v>
+      </c>
+      <c r="C8" s="208" t="s">
         <v>537</v>
       </c>
-      <c r="C8" s="208" t="s">
+      <c r="D8" s="208" t="s">
         <v>538</v>
       </c>
-      <c r="D8" s="208" t="s">
+      <c r="E8" s="208" t="s">
         <v>539</v>
       </c>
-      <c r="E8" s="208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="93" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="45" x14ac:dyDescent="0.25">
       <c r="B9" s="227" t="s">
+        <v>540</v>
+      </c>
+      <c r="C9" s="208" t="s">
         <v>541</v>
       </c>
-      <c r="C9" s="208" t="s">
+      <c r="D9" s="208" t="s">
         <v>542</v>
       </c>
-      <c r="D9" s="208" t="s">
+      <c r="E9" s="208" t="s">
         <v>543</v>
       </c>
-      <c r="E9" s="208" t="s">
+      <c r="F9" s="93" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="97" t="s">
+        <v>545</v>
+      </c>
+      <c r="C10" s="552" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="D10" s="552"/>
       <c r="E10" s="552"/>
       <c r="F10" s="553"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48D974FC-7623-4651-B4DB-466EC6CE2941}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="B2:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.28515625" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="550" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="C2" s="550"/>
     </row>
     <row r="3" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="550" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="C3" s="550"/>
     </row>
     <row r="4" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B4" s="557" t="s">
+        <v>549</v>
+      </c>
+      <c r="C4" s="92" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" s="558"/>
       <c r="C5" s="94" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B6" s="225" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="C6" s="93" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" s="225" t="s">
+        <v>553</v>
+      </c>
+      <c r="C7" s="93" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B8" s="225" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="C8" s="93" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B9" s="225" t="s">
+        <v>556</v>
+      </c>
+      <c r="C9" s="93" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="95" t="s">
+        <v>558</v>
+      </c>
+      <c r="C10" s="222" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b0c65574-8c8a-4824-ad7e-e08882cd671e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="37f34bca-3f4e-49e2-a78d-ad690b0e3985">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100408F680EC0F6F746BE670F10E629596C" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a269b84b447829be405bf091c8ab0e59">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37f34bca-3f4e-49e2-a78d-ad690b0e3985" xmlns:ns3="b0c65574-8c8a-4824-ad7e-e08882cd671e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7da864761671fc59c06430e0e9f3e9ec" ns2:_="" ns3:_="">
     <xsd:import namespace="37f34bca-3f4e-49e2-a78d-ad690b0e3985"/>
     <xsd:import namespace="b0c65574-8c8a-4824-ad7e-e08882cd671e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17487,90 +17483,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36C5F046-F166-4192-A765-FA3DAB0F1448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="37f34bca-3f4e-49e2-a78d-ad690b0e3985"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="b0c65574-8c8a-4824-ad7e-e08882cd671e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8BE0916-5324-4FB3-9871-19E584CDE084}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="37f34bca-3f4e-49e2-a78d-ad690b0e3985"/>
     <ds:schemaRef ds:uri="b0c65574-8c8a-4824-ad7e-e08882cd671e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7CDD3D-382D-41B0-BD6D-0A1E7E926C56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -17594,50 +17599,51 @@
       <vt:lpstr>'Prescriptive Checklist'!Print_Area</vt:lpstr>
       <vt:lpstr>'R407.8 Solar-Ready Zone Cert'!Print_Area</vt:lpstr>
       <vt:lpstr>'R408.1 Credits'!Print_Area</vt:lpstr>
       <vt:lpstr>'Prescriptive Checklist'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>United Technologies Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katie Gustafson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100408F680EC0F6F746BE670F10E629596C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b7864bb8-b671-4bed-ba85-9478127ab5e9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b7864bb8-b671-4bed-ba85-9478127ab5e9_SetDate">
     <vt:lpwstr>2024-04-30T20:32:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b7864bb8-b671-4bed-ba85-9478127ab5e9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_b7864bb8-b671-4bed-ba85-9478127ab5e9_Name">