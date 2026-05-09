--- v0 (2025-10-11)
+++ v1 (2026-05-09)
@@ -1,383 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cityofboulder-my.sharepoint.com/personal/hansonj_bouldercolorado_gov/Documents/2024 Boulder Energy Code Development Project/2024 City of Boulder Energy Code/2024 CoBECC Supporting Documents/Residential Documents/Accessible Files - Residential/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cityofboulder-my.sharepoint.com/personal/hansonj_bouldercolorado_gov/Documents/Desktop/2024 CoBECC/Residential/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="185" documentId="8_{B52899E4-BD4F-45FC-AE68-BDC04DAD5269}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{89CBC1B3-460C-4885-99F6-59EE9828184C}"/>
+  <xr:revisionPtr revIDLastSave="145" documentId="8_{B52899E4-BD4F-45FC-AE68-BDC04DAD5269}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C887FF80-3089-48B5-A5D3-5C1B1425B2B9}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C6DE3E7E-D02E-4E8E-83A5-0DD48846A98E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C6DE3E7E-D02E-4E8E-83A5-0DD48846A98E}"/>
   </bookViews>
   <sheets>
-    <sheet name="Residential Duct Testing" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Residential Ventilation Testing" sheetId="3" r:id="rId3"/>
+    <sheet name="Residential" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Residential Air Leakage Testing'!$A$1:$K$37</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Residential Ventilation Testing'!$A$1:$K$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Residential!$A$1:$K$46</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="73">
+  <si>
+    <t>Planning and Development Services Building Codes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">House Address: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Permit #: </t>
+  </si>
+  <si>
+    <t>Phone #:</t>
+  </si>
+  <si>
+    <t>Number of Duct Systems</t>
+  </si>
+  <si>
+    <t>Duct System serves ≤ 1200 SQFT leakage target 50CFM</t>
+  </si>
+  <si>
+    <t>Duct tester fan flow cfm@25</t>
+  </si>
+  <si>
+    <t>Rough-in with air handler</t>
+  </si>
+  <si>
+    <t>Rough-in without air handler</t>
+  </si>
+  <si>
+    <t>Post construction</t>
+  </si>
+  <si>
+    <t>SQFT of Conditioned Floor Area (CFA) served</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duct Leakage Testing: </t>
+  </si>
+  <si>
+    <t>Permit Holder:</t>
+  </si>
   <si>
     <t>City Of Boulder Colorado Energy Conservation Code</t>
   </si>
   <si>
-    <t>Residential Duct Testing Reporting</t>
-[...43 lines deleted...]
-  <si>
     <t>System 1</t>
   </si>
   <si>
     <t>System 2</t>
   </si>
   <si>
     <t>System 3</t>
   </si>
   <si>
     <t>System 4</t>
   </si>
   <si>
-    <t>SQFT of Conditioned Floor Area (CFA) served</t>
+    <r>
+      <t xml:space="preserve">3CFM Duct leakage target </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(CFA/100) x (4CFM)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">4CFM duct leakage target  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(CFA/100) x (4CFM)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Total Duct Leakage Target</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> ≤ X CFM of leakage</t>
     </r>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>Rough- in Test Total Duct Leakage Tested</t>
   </si>
   <si>
-    <t>Duct tester fan flow cfm@25</t>
-[...1 lines deleted...]
-  <si>
     <t>Post Construction Total Duct Leakage Test</t>
   </si>
   <si>
-    <t>Duct System serves ≤ 1200 SQFT leakage target 50CFM</t>
-[...1 lines deleted...]
-  <si>
     <t>Duct Leakage to Outside Test for R406 ERI Compliance</t>
   </si>
   <si>
-    <t>Picture of Guage test results</t>
-[...23 lines deleted...]
-    <t>1101 Arapahoe Ave. Boulder CO 80302                      Phone: 303-441-1880</t>
+    <t>Type of test:</t>
   </si>
   <si>
     <t>Building Envelope Air Leakage Blower Door Test</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R403.4.5 Ducts shall be pressure tested in accordance with ANSI/RESNET/ICC 380 or ASTM E1554 </t>
+  </si>
+  <si>
+    <t>ACH50 = CFM50 x 60 / Volume = ACH50</t>
+  </si>
+  <si>
+    <t>CFM/sqft of dwelling unit enclosure area</t>
+  </si>
+  <si>
+    <t>CFM50 / dwelling unit enclosure area</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ACH50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total SQFT of Conditioned Floor Area (CFA) </t>
   </si>
   <si>
     <t>R402.4.1.2 Testing. The building or dwelling unit shall be tested for air leakage. 
 The maximum air leakage rate 3.0 air changes per hour for single family buildings, or
 0.16 CFM per square foot of dwelling unit enclosure area for other than a single-family buildings. 
 Testing shall be conducted in accordance with RESNET/ICC 380, ASTM E779 or ASTM E1827</t>
   </si>
   <si>
+    <t>Test Results</t>
+  </si>
+  <si>
+    <t>Testing company:</t>
+  </si>
+  <si>
+    <t>Tester Name (print):</t>
+  </si>
+  <si>
+    <t>Signature:</t>
+  </si>
+  <si>
+    <t>Phone:</t>
+  </si>
+  <si>
+    <t>Email:</t>
+  </si>
+  <si>
+    <t>HERS Rater, RFI or BPI Cert #</t>
+  </si>
+  <si>
+    <t>Picture of Guage test results</t>
+  </si>
+  <si>
+    <t>or</t>
+  </si>
+  <si>
     <t>Automated  Multi Point Test Required.  Attach copy of blower door manufacture software report</t>
   </si>
   <si>
-    <t xml:space="preserve">Total SQFT of Conditioned Floor Area (CFA) </t>
-[...1 lines deleted...]
-  <si>
     <t>Total Conditioned space Volume</t>
   </si>
   <si>
     <t>Total Dwelling Unit Enclosure Area</t>
   </si>
   <si>
-    <t>Test Results</t>
-[...17 lines deleted...]
-    <t>Residential Dwelling Ventilation Testing Reporting</t>
+    <t>Testing Date:</t>
+  </si>
+  <si>
+    <t>Residential Duct Testing Reporting</t>
+  </si>
+  <si>
+    <t>Residential Envelope Test Reporting</t>
+  </si>
+  <si>
+    <t>Certification #</t>
   </si>
   <si>
     <t xml:space="preserve">Ventilation Flow Mearuements: </t>
   </si>
   <si>
-    <t>R403.7.3 Testing. Mechanical ventilation systems shall be tested and verified to provide the minimum ventilation flow rates required by Section R403.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Bath and Powder room Ventilation flow ≥ 50 CFM</t>
   </si>
   <si>
-    <t>System 1
-[...22 lines deleted...]
-    <t xml:space="preserve">Flow Rate </t>
+    <t>Whole House Controlled Ventilation System</t>
+  </si>
+  <si>
+    <t>ASHRAE 62.2 Ventilation Target</t>
   </si>
   <si>
     <t>CFM</t>
-  </si>
-[...7 lines deleted...]
-    <t>ASHRAE 62.2 Ventilation Target</t>
   </si>
   <si>
     <t>Measured Ventilation Rate</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Kitchen Hood ventilation rate is </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t>≥</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 100 CFM</t>
     </r>
   </si>
   <si>
-    <t>OR</t>
-[...1 lines deleted...]
-  <si>
     <t>Exempt from testing:</t>
   </si>
   <si>
     <t>Kitchen range hoods that are ducted to the outside with 6-inch or larger duct 
 and not more than one 90-degree elbow or equivalent in the duct run.</t>
   </si>
   <si>
-    <t>Certification #</t>
+    <t>System 1
+Location</t>
+  </si>
+  <si>
+    <t>System 2
+Location</t>
+  </si>
+  <si>
+    <t>System 5 
+Location</t>
+  </si>
+  <si>
+    <t>Flow Rate</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flow Rate </t>
+  </si>
+  <si>
+    <t>System 3
+Location</t>
+  </si>
+  <si>
+    <t>System 4
+Location</t>
+  </si>
+  <si>
+    <t>Residential Dwelling Ventilation Testing Reporting</t>
+  </si>
+  <si>
+    <t>1101 Arapahoe Ave. Boulder CO 80302                      Phone: 303-441-1880</t>
+  </si>
+  <si>
+    <t>1101 Arapahoe Ave. Boulder CO 80302                      Phone:303-441-1880</t>
+  </si>
+  <si>
+    <t>R403.7.3 Testing. Mechanical ventilation systems shall be tested and verified to provide the minimum ventilation flow rates required by Section R403.7</t>
+  </si>
+  <si>
+    <t>Balanced Ventilation System</t>
+  </si>
+  <si>
+    <t>Fan Efficacy</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (CFM/watt)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -427,51 +425,51 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -692,450 +690,447 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...94 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-[...6 lines deleted...]
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>130092</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>29121</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>475170</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="A black circle contains an abstract, stylized, white design of the flat iron mountains.  The words &quot;CITY OF BOULDER&quot; are written in capitalized, white text, in the bottom of the circle. A thin white border outlines the circle.">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C19E42F-E4D7-78A7-1E30-E1F7620676C9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="130092" y="29121"/>
-          <a:ext cx="935628" cy="943479"/>
+          <a:ext cx="961209" cy="951643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>156754</xdr:colOff>
-      <xdr:row>0</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>187506</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="966379" cy="956856"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="A black circle contains an abstract, stylized, white design of the flat iron mountains.  The words &quot;CITY OF BOULDER&quot; are written in capitalized, white text, in the bottom of the circle. A thin white border outlines the circle.">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF5B0FD0-4EEE-43C2-AFE3-90FD7BF0EDF5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A8DC07-6904-476D-9A16-E4B829FDF851}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="156754" y="8264706"/>
+          <a:off x="156754" y="8283756"/>
           <a:ext cx="966379" cy="956856"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>130092</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>29121</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>498030</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>88680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="A black circle contains an abstract, stylized, white design of the flat iron mountains.  The words &quot;CITY OF BOULDER&quot; are written in capitalized, white text, in the bottom of the circle. A thin white border outlines the circle.">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D80CB5-4F8F-4D0F-91C2-987C0B6922CA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB31BD0A-CCEC-4597-BFCC-50D1861E3057}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="130092" y="16231146"/>
-          <a:ext cx="958488" cy="1031109"/>
+          <a:off x="130092" y="29121"/>
+          <a:ext cx="958488" cy="1012059"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>130092</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>29121</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>498030</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>2955</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C581294-70B7-4D5C-A41F-0607486661BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="130092" y="16812171"/>
+          <a:ext cx="958488" cy="1040634"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1422,1436 +1417,1386 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0C7FBC8-8C72-436F-8DE3-0121ECA7662B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K123"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S7" sqref="S7"/>
+    <sheetView tabSelected="1" topLeftCell="A88" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P105" sqref="P105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="4"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="8.85546875" style="5"/>
+    <col min="2" max="2" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="3"/>
+    <col min="4" max="4" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" style="3"/>
+    <col min="6" max="7" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="2"/>
+      <c r="A1" s="3"/>
       <c r="C1" s="54" t="s">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
     </row>
     <row r="2" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="2"/>
+      <c r="A2" s="3"/>
       <c r="C2" s="73" t="s">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="D2" s="73"/>
       <c r="E2" s="73"/>
       <c r="F2" s="73"/>
       <c r="G2" s="73"/>
       <c r="H2" s="73"/>
       <c r="I2" s="73"/>
     </row>
     <row r="3" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="2"/>
+      <c r="A3" s="3"/>
       <c r="C3" s="56" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D3" s="56"/>
       <c r="E3" s="56"/>
       <c r="F3" s="56"/>
       <c r="G3" s="56"/>
       <c r="H3" s="56"/>
       <c r="I3" s="56"/>
     </row>
     <row r="4" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="2"/>
+      <c r="A4" s="3"/>
       <c r="C4" s="56" t="s">
-        <v>3</v>
+        <v>68</v>
       </c>
       <c r="D4" s="56"/>
       <c r="E4" s="56"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
     </row>
     <row r="5" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="28"/>
+      <c r="A5" s="2"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
       <c r="F5" s="53"/>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
     </row>
     <row r="6" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="28"/>
-[...5 lines deleted...]
-      <c r="H6" s="29"/>
+      <c r="A6" s="2"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="52" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B7" s="52"/>
-      <c r="C7" s="76"/>
-[...9 lines deleted...]
-      <c r="K7" s="78"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A8" s="28" t="s">
-[...12 lines deleted...]
-      <c r="K8" s="77"/>
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A9" s="28"/>
-[...4 lines deleted...]
-      <c r="K9" s="77"/>
+      <c r="A9" s="2"/>
+      <c r="I9" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" s="48"/>
+      <c r="K9" s="48"/>
     </row>
     <row r="10" spans="1:11" ht="20.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="14" t="s">
-        <v>9</v>
+      <c r="A10" s="21" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="49" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="B11" s="49"/>
       <c r="C11" s="49"/>
       <c r="D11" s="49"/>
       <c r="E11" s="49"/>
       <c r="F11" s="49"/>
       <c r="G11" s="49"/>
       <c r="H11" s="49"/>
       <c r="I11" s="49"/>
       <c r="J11" s="49"/>
       <c r="K11" s="49"/>
     </row>
     <row r="12" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="5"/>
-[...9 lines deleted...]
-      <c r="K12" s="5"/>
+      <c r="A12" s="8"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A13" s="28" t="s">
-        <v>11</v>
+      <c r="A13" s="2" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="28"/>
+      <c r="A14" s="2"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="52" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="74" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="75" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
-      <c r="I15" s="8"/>
+      <c r="I15" s="11"/>
       <c r="J15" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="K15" s="74"/>
+    </row>
+    <row r="16" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="2"/>
+    </row>
+    <row r="17" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="H17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="K15" s="74"/>
-[...6 lines deleted...]
-      <c r="H17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I17" s="1" t="s">
+      <c r="K17" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="J17" s="1" t="s">
+    </row>
+    <row r="18" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+    </row>
+    <row r="19" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3"/>
+      <c r="B19" s="5"/>
+    </row>
+    <row r="20" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="9"/>
+    </row>
+    <row r="21" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="9"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+    </row>
+    <row r="22" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2"/>
+      <c r="B22" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K17" s="1" t="s">
-[...40 lines deleted...]
-      <c r="K22" s="7"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
     </row>
     <row r="23" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="30" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="9"/>
+      <c r="A24" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
     </row>
     <row r="25" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="2" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="7"/>
+      <c r="B25" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
     </row>
     <row r="26" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="27" t="s">
-        <v>26</v>
+      <c r="A27" s="7" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="2" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="7"/>
+      <c r="B28" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
     </row>
     <row r="29" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="30" t="s">
-        <v>27</v>
+      <c r="A30" s="12" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="2" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="7"/>
+      <c r="B31" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
     </row>
     <row r="32" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="2"/>
+      <c r="A32" s="3"/>
     </row>
     <row r="33" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="9" t="s">
-        <v>28</v>
+      <c r="A33" s="14" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="2"/>
-[...6 lines deleted...]
-      <c r="K34" s="7"/>
+      <c r="A34" s="3"/>
+      <c r="B34" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A35" s="2"/>
+      <c r="A35" s="3"/>
     </row>
     <row r="36" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="G36" s="2" t="s">
-        <v>29</v>
+      <c r="G36" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
       <c r="G37" s="59"/>
       <c r="H37" s="60"/>
       <c r="I37" s="60"/>
       <c r="J37" s="60"/>
       <c r="K37" s="61"/>
     </row>
     <row r="38" spans="1:11" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F38" s="13"/>
+      <c r="F38" s="19"/>
       <c r="G38" s="62"/>
       <c r="H38" s="48"/>
       <c r="I38" s="48"/>
       <c r="J38" s="48"/>
       <c r="K38" s="63"/>
     </row>
     <row r="39" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F39" s="33"/>
+      <c r="A39" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="16"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="18"/>
       <c r="G39" s="62"/>
       <c r="H39" s="48"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="63"/>
     </row>
     <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F40" s="32"/>
+      <c r="A40" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="17"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
       <c r="G40" s="62"/>
       <c r="H40" s="48"/>
       <c r="I40" s="48"/>
       <c r="J40" s="48"/>
       <c r="K40" s="63"/>
     </row>
     <row r="41" spans="1:11" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F41" s="32"/>
+      <c r="A41" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="16"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
       <c r="G41" s="62"/>
       <c r="H41" s="48"/>
       <c r="I41" s="48"/>
       <c r="J41" s="48"/>
       <c r="K41" s="63"/>
     </row>
     <row r="42" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F42" s="32"/>
+      <c r="A42" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="16"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
       <c r="G42" s="62"/>
       <c r="H42" s="48"/>
       <c r="I42" s="48"/>
       <c r="J42" s="48"/>
       <c r="K42" s="63"/>
     </row>
     <row r="43" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F43" s="32"/>
+      <c r="A43" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" s="16"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
       <c r="G43" s="62"/>
       <c r="H43" s="48"/>
       <c r="I43" s="48"/>
       <c r="J43" s="48"/>
       <c r="K43" s="63"/>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="57" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B44" s="57"/>
       <c r="C44" s="57"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="62"/>
       <c r="H44" s="48"/>
       <c r="I44" s="48"/>
       <c r="J44" s="48"/>
       <c r="K44" s="63"/>
     </row>
     <row r="45" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G45" s="64"/>
       <c r="H45" s="65"/>
       <c r="I45" s="65"/>
       <c r="J45" s="65"/>
       <c r="K45" s="66"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A46" s="2"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+    </row>
+    <row r="47" spans="1:11" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="3"/>
+      <c r="C47" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+    </row>
+    <row r="48" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="C48" s="73" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="73"/>
+      <c r="E48" s="73"/>
+      <c r="F48" s="73"/>
+      <c r="G48" s="73"/>
+      <c r="H48" s="73"/>
+      <c r="I48" s="73"/>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A49" s="3"/>
+      <c r="C49" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="56"/>
+      <c r="E49" s="56"/>
+      <c r="F49" s="56"/>
+      <c r="G49" s="56"/>
+      <c r="H49" s="56"/>
+      <c r="I49" s="56"/>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A50" s="3"/>
+      <c r="C50" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="56"/>
+      <c r="E50" s="56"/>
+      <c r="F50" s="56"/>
+      <c r="G50" s="56"/>
+      <c r="H50" s="56"/>
+      <c r="I50" s="56"/>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A51" s="2"/>
+      <c r="C51" s="53"/>
+      <c r="D51" s="53"/>
+      <c r="E51" s="53"/>
+      <c r="F51" s="53"/>
+      <c r="G51" s="53"/>
+      <c r="H51" s="53"/>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A52" s="2"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A53" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="52"/>
+      <c r="C53" s="53"/>
+      <c r="D53" s="53"/>
+      <c r="E53" s="53"/>
+      <c r="F53" s="53"/>
+      <c r="G53" s="53"/>
+      <c r="H53" s="53"/>
+      <c r="I53" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J53" s="48"/>
+      <c r="K53" s="48"/>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="48"/>
+      <c r="D54" s="48"/>
+      <c r="E54" s="48"/>
+      <c r="F54" s="48"/>
+      <c r="G54" s="48"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J54" s="48"/>
+      <c r="K54" s="48"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="I55" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J55" s="48"/>
+      <c r="K55" s="48"/>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="I56" s="15"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="5"/>
+    </row>
+    <row r="57" spans="1:11" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A57" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B57" s="23"/>
+      <c r="C57" s="23"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+    </row>
+    <row r="58" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="22"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+    </row>
+    <row r="59" spans="1:11" s="11" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" s="57"/>
+      <c r="C59" s="57"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="57"/>
+      <c r="F59" s="57"/>
+      <c r="G59" s="57"/>
+      <c r="H59" s="57"/>
+      <c r="I59" s="57"/>
+      <c r="J59" s="57"/>
+      <c r="K59" s="57"/>
+    </row>
+    <row r="60" spans="1:11" s="11" customFormat="1" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="B60" s="72"/>
+      <c r="C60" s="72"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
+      <c r="H60" s="72"/>
+      <c r="I60" s="72"/>
+      <c r="J60" s="72"/>
+      <c r="K60" s="72"/>
+    </row>
+    <row r="61" spans="1:11" s="11" customFormat="1" ht="15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="13"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="13"/>
+      <c r="D61" s="13"/>
+      <c r="E61" s="13"/>
+      <c r="F61" s="13"/>
+      <c r="G61" s="13"/>
+      <c r="H61" s="13"/>
+      <c r="I61" s="13"/>
+      <c r="J61" s="13"/>
+      <c r="K61" s="13"/>
+    </row>
+    <row r="62" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G62" s="70"/>
+      <c r="H62" s="71"/>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G63" s="70"/>
+      <c r="H63" s="71"/>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G64" s="70"/>
+      <c r="H64" s="71"/>
+    </row>
+    <row r="65" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C66" s="14"/>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="67"/>
+      <c r="H66" s="68"/>
+      <c r="I66" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B67" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="29.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" s="67"/>
+      <c r="H69" s="68"/>
+      <c r="I69" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="J69" s="69"/>
+      <c r="K69" s="69"/>
+    </row>
+    <row r="73" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="G73" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="G74" s="59"/>
+      <c r="H74" s="60"/>
+      <c r="I74" s="60"/>
+      <c r="J74" s="60"/>
+      <c r="K74" s="61"/>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="G75" s="62"/>
+      <c r="H75" s="48"/>
+      <c r="I75" s="48"/>
+      <c r="J75" s="48"/>
+      <c r="K75" s="63"/>
+    </row>
+    <row r="76" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B76" s="16"/>
+      <c r="C76" s="18"/>
+      <c r="D76" s="18"/>
+      <c r="E76" s="18"/>
+      <c r="F76" s="18"/>
+      <c r="G76" s="62"/>
+      <c r="H76" s="48"/>
+      <c r="I76" s="48"/>
+      <c r="J76" s="48"/>
+      <c r="K76" s="63"/>
+    </row>
+    <row r="77" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B77" s="17"/>
+      <c r="C77" s="20"/>
+      <c r="D77" s="20"/>
+      <c r="E77" s="20"/>
+      <c r="F77" s="20"/>
+      <c r="G77" s="62"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="48"/>
+      <c r="J77" s="48"/>
+      <c r="K77" s="63"/>
+    </row>
+    <row r="78" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B78" s="16"/>
+      <c r="C78" s="20"/>
+      <c r="D78" s="20"/>
+      <c r="E78" s="20"/>
+      <c r="F78" s="20"/>
+      <c r="G78" s="62"/>
+      <c r="H78" s="48"/>
+      <c r="I78" s="48"/>
+      <c r="J78" s="48"/>
+      <c r="K78" s="63"/>
+    </row>
+    <row r="79" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B79" s="16"/>
+      <c r="C79" s="20"/>
+      <c r="D79" s="20"/>
+      <c r="E79" s="20"/>
+      <c r="F79" s="20"/>
+      <c r="G79" s="62"/>
+      <c r="H79" s="48"/>
+      <c r="I79" s="48"/>
+      <c r="J79" s="48"/>
+      <c r="K79" s="63"/>
+    </row>
+    <row r="80" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" s="16"/>
+      <c r="C80" s="20"/>
+      <c r="D80" s="20"/>
+      <c r="E80" s="20"/>
+      <c r="F80" s="20"/>
+      <c r="G80" s="62"/>
+      <c r="H80" s="48"/>
+      <c r="I80" s="48"/>
+      <c r="J80" s="48"/>
+      <c r="K80" s="63"/>
+    </row>
+    <row r="81" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="B81" s="57"/>
+      <c r="C81" s="57"/>
+      <c r="D81" s="58"/>
+      <c r="E81" s="58"/>
+      <c r="F81" s="58"/>
+      <c r="G81" s="62"/>
+      <c r="H81" s="48"/>
+      <c r="I81" s="48"/>
+      <c r="J81" s="48"/>
+      <c r="K81" s="63"/>
+    </row>
+    <row r="82" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="G82" s="64"/>
+      <c r="H82" s="65"/>
+      <c r="I82" s="65"/>
+      <c r="J82" s="65"/>
+      <c r="K82" s="66"/>
+    </row>
+    <row r="84" spans="1:11" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="3"/>
+      <c r="C84" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" s="54"/>
+      <c r="E84" s="54"/>
+      <c r="F84" s="54"/>
+      <c r="G84" s="54"/>
+      <c r="H84" s="54"/>
+      <c r="I84" s="54"/>
+    </row>
+    <row r="85" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="3"/>
+      <c r="C85" s="55" t="s">
+        <v>66</v>
+      </c>
+      <c r="D85" s="55"/>
+      <c r="E85" s="55"/>
+      <c r="F85" s="55"/>
+      <c r="G85" s="55"/>
+      <c r="H85" s="55"/>
+      <c r="I85" s="55"/>
+    </row>
+    <row r="86" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="3"/>
+      <c r="C86" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="56"/>
+      <c r="E86" s="56"/>
+      <c r="F86" s="56"/>
+      <c r="G86" s="56"/>
+      <c r="H86" s="56"/>
+      <c r="I86" s="56"/>
+    </row>
+    <row r="87" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="3"/>
+      <c r="C87" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="D87" s="56"/>
+      <c r="E87" s="56"/>
+      <c r="F87" s="56"/>
+      <c r="G87" s="56"/>
+      <c r="H87" s="56"/>
+      <c r="I87" s="56"/>
+    </row>
+    <row r="88" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="2"/>
+      <c r="C88" s="53"/>
+      <c r="D88" s="53"/>
+      <c r="E88" s="53"/>
+      <c r="F88" s="53"/>
+      <c r="G88" s="53"/>
+      <c r="H88" s="53"/>
+    </row>
+    <row r="89" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="2"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
+      <c r="H89" s="6"/>
+    </row>
+    <row r="90" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="B90" s="52"/>
+      <c r="C90" s="53"/>
+      <c r="D90" s="53"/>
+      <c r="E90" s="53"/>
+      <c r="F90" s="53"/>
+      <c r="G90" s="53"/>
+      <c r="H90" s="53"/>
+      <c r="I90" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J90" s="48"/>
+      <c r="K90" s="48"/>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="48"/>
+      <c r="D91" s="48"/>
+      <c r="E91" s="48"/>
+      <c r="F91" s="48"/>
+      <c r="G91" s="48"/>
+      <c r="H91" s="48"/>
+      <c r="I91" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J91" s="48"/>
+      <c r="K91" s="48"/>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A92" s="2"/>
+      <c r="I92" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J92" s="48"/>
+      <c r="K92" s="48"/>
+    </row>
+    <row r="93" spans="1:11" ht="20.25" x14ac:dyDescent="0.2">
+      <c r="A93" s="21" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B94" s="49"/>
+      <c r="C94" s="49"/>
+      <c r="D94" s="49"/>
+      <c r="E94" s="49"/>
+      <c r="F94" s="49"/>
+      <c r="G94" s="49"/>
+      <c r="H94" s="49"/>
+      <c r="I94" s="49"/>
+      <c r="J94" s="49"/>
+      <c r="K94" s="49"/>
+    </row>
+    <row r="95" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="8"/>
+      <c r="B95" s="8"/>
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="8"/>
+      <c r="F95" s="8"/>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8"/>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8"/>
+      <c r="K95" s="8"/>
+    </row>
+    <row r="96" spans="1:11" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="42"/>
+      <c r="C96" s="42"/>
+      <c r="D96" s="42"/>
+      <c r="E96" s="42"/>
+      <c r="F96" s="42"/>
+      <c r="G96" s="42"/>
+    </row>
+    <row r="97" spans="1:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B97" s="43"/>
+      <c r="C97" s="43" t="s">
+        <v>59</v>
+      </c>
+      <c r="D97" s="43"/>
+      <c r="E97" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="F97" s="43"/>
+      <c r="G97" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="H97" s="43"/>
+      <c r="I97" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="J97" s="43"/>
+      <c r="K97" s="25"/>
+    </row>
+    <row r="98" spans="1:11" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="40"/>
+      <c r="B98" s="41"/>
+      <c r="C98" s="40"/>
+      <c r="D98" s="41"/>
+      <c r="E98" s="40"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="40"/>
+      <c r="H98" s="41"/>
+      <c r="I98" s="40"/>
+      <c r="J98" s="41"/>
+    </row>
+    <row r="99" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B99" s="45"/>
+      <c r="C99" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="D99" s="47"/>
+      <c r="E99" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="F99" s="47"/>
+      <c r="G99" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="H99" s="47"/>
+      <c r="I99" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="J99" s="47"/>
+    </row>
+    <row r="100" spans="1:11" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="50"/>
+      <c r="B100" s="51"/>
+      <c r="C100" s="50"/>
+      <c r="D100" s="51"/>
+      <c r="E100" s="50"/>
+      <c r="F100" s="51"/>
+      <c r="G100" s="50"/>
+      <c r="H100" s="51"/>
+      <c r="I100" s="50"/>
+      <c r="J100" s="51"/>
+      <c r="K100" s="32" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="26"/>
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="27"/>
+      <c r="I102" s="27"/>
+      <c r="J102" s="27"/>
+      <c r="K102" s="27"/>
+    </row>
+    <row r="103" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="28"/>
+      <c r="B105" s="3" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F106" s="29"/>
+      <c r="G106" s="30"/>
+      <c r="H106" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I106" s="10"/>
+      <c r="J106" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="12"/>
+      <c r="B107" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F107" s="37"/>
+      <c r="G107" s="35"/>
+      <c r="H107" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="27"/>
+      <c r="B109" s="27"/>
+      <c r="C109" s="27"/>
+      <c r="D109" s="27"/>
+      <c r="E109" s="27"/>
+      <c r="F109" s="27"/>
+      <c r="G109" s="27"/>
+      <c r="H109" s="27"/>
+      <c r="I109" s="27"/>
+      <c r="J109" s="27"/>
+      <c r="K109" s="27"/>
+    </row>
+    <row r="110" spans="1:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7"/>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+      <c r="D110" s="7"/>
+      <c r="E110" s="7"/>
+      <c r="F110" s="7"/>
+    </row>
+    <row r="111" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B111" s="36"/>
+      <c r="C111" s="36"/>
+      <c r="D111" s="36"/>
+      <c r="E111" s="36"/>
+      <c r="F111" s="36"/>
+    </row>
+    <row r="112" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="7"/>
+      <c r="B112" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F112" s="37"/>
+      <c r="G112" s="35"/>
+      <c r="H112" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I112" s="10"/>
+      <c r="J112" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7"/>
+      <c r="E113" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F113" s="24"/>
+      <c r="G113" s="24"/>
+      <c r="J113" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="33" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="28.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="10"/>
+      <c r="B115" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="C115" s="39"/>
+      <c r="D115" s="39"/>
+      <c r="E115" s="39"/>
+      <c r="F115" s="39"/>
+      <c r="G115" s="39"/>
+      <c r="H115" s="39"/>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+    </row>
+    <row r="116" spans="1:11" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="117" spans="1:11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" s="16"/>
+      <c r="C117" s="34"/>
+      <c r="D117" s="34"/>
+      <c r="E117" s="34"/>
+      <c r="F117" s="35"/>
+    </row>
+    <row r="118" spans="1:11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B118" s="17"/>
+      <c r="C118" s="34"/>
+      <c r="D118" s="34"/>
+      <c r="E118" s="34"/>
+      <c r="F118" s="35"/>
+    </row>
+    <row r="119" spans="1:11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B119" s="16"/>
+      <c r="C119" s="34"/>
+      <c r="D119" s="34"/>
+      <c r="E119" s="34"/>
+      <c r="F119" s="35"/>
+    </row>
+    <row r="120" spans="1:11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B120" s="16"/>
+      <c r="C120" s="34"/>
+      <c r="D120" s="34"/>
+      <c r="E120" s="34"/>
+      <c r="F120" s="35"/>
+    </row>
+    <row r="121" spans="1:11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B121" s="16"/>
+      <c r="C121" s="34"/>
+      <c r="D121" s="34"/>
+      <c r="E121" s="34"/>
+      <c r="F121" s="35"/>
+    </row>
+    <row r="122" spans="1:11" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B122" s="31"/>
+      <c r="C122" s="34"/>
+      <c r="D122" s="34"/>
+      <c r="E122" s="34"/>
+      <c r="F122" s="35"/>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A123" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="84">
     <mergeCell ref="C7:H7"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="C1:I1"/>
     <mergeCell ref="C2:I2"/>
     <mergeCell ref="C3:I3"/>
     <mergeCell ref="C4:I4"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="J9:K9"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="C54:H54"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="C47:I47"/>
+    <mergeCell ref="C48:I48"/>
+    <mergeCell ref="C49:I49"/>
+    <mergeCell ref="C50:I50"/>
+    <mergeCell ref="C51:H51"/>
+    <mergeCell ref="C53:H53"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="D44:F44"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="D81:F81"/>
     <mergeCell ref="G37:K45"/>
+    <mergeCell ref="G66:H66"/>
+    <mergeCell ref="I69:K69"/>
+    <mergeCell ref="G69:H69"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="G63:H63"/>
+    <mergeCell ref="G64:H64"/>
+    <mergeCell ref="A60:K60"/>
+    <mergeCell ref="A59:K59"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="G74:K82"/>
+    <mergeCell ref="C84:I84"/>
+    <mergeCell ref="C85:I85"/>
+    <mergeCell ref="C86:I86"/>
+    <mergeCell ref="C87:I87"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="C90:H90"/>
+    <mergeCell ref="J90:K90"/>
+    <mergeCell ref="C91:H91"/>
+    <mergeCell ref="J91:K91"/>
+    <mergeCell ref="A99:B99"/>
+    <mergeCell ref="C99:D99"/>
+    <mergeCell ref="J92:K92"/>
+    <mergeCell ref="A94:K94"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="E99:F99"/>
+    <mergeCell ref="G99:H99"/>
+    <mergeCell ref="I99:J99"/>
+    <mergeCell ref="A100:B100"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="G100:H100"/>
+    <mergeCell ref="I100:J100"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="A98:B98"/>
+    <mergeCell ref="C98:D98"/>
+    <mergeCell ref="E98:F98"/>
+    <mergeCell ref="G98:H98"/>
+    <mergeCell ref="I98:J98"/>
+    <mergeCell ref="A96:G96"/>
+    <mergeCell ref="A97:B97"/>
+    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="E97:F97"/>
+    <mergeCell ref="G97:H97"/>
+    <mergeCell ref="C119:F119"/>
+    <mergeCell ref="C120:F120"/>
+    <mergeCell ref="C121:F121"/>
+    <mergeCell ref="C122:F122"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="F112:G112"/>
+    <mergeCell ref="B115:K115"/>
+    <mergeCell ref="C117:F117"/>
+    <mergeCell ref="C118:F118"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...893 lines deleted...]
-  <pageSetup scale="96" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b0c65574-8c8a-4824-ad7e-e08882cd671e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="37f34bca-3f4e-49e2-a78d-ad690b0e3985">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100408F680EC0F6F746BE670F10E629596C" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a269b84b447829be405bf091c8ab0e59">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="37f34bca-3f4e-49e2-a78d-ad690b0e3985" xmlns:ns3="b0c65574-8c8a-4824-ad7e-e08882cd671e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7da864761671fc59c06430e0e9f3e9ec" ns2:_="" ns3:_="">
     <xsd:import namespace="37f34bca-3f4e-49e2-a78d-ad690b0e3985"/>
     <xsd:import namespace="b0c65574-8c8a-4824-ad7e-e08882cd671e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3036,148 +2981,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB0FF0E2-28B5-4119-9314-D4C5FC23F645}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b0c65574-8c8a-4824-ad7e-e08882cd671e"/>
+    <ds:schemaRef ds:uri="37f34bca-3f4e-49e2-a78d-ad690b0e3985"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10D1B04A-6C6B-40FE-89BF-AE6D0E8F4564}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7732D6E-642A-4253-AFBB-690CDCF4ACA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="37f34bca-3f4e-49e2-a78d-ad690b0e3985"/>
     <ds:schemaRef ds:uri="b0c65574-8c8a-4824-ad7e-e08882cd671e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>'Residential Ventilation Testing'!Print_Area</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Residential</vt:lpstr>
+      <vt:lpstr>Residential!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Robby Schwarz</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100408F680EC0F6F746BE670F10E629596C</vt:lpwstr>
   </property>
 </Properties>
 </file>