--- v0 (2025-10-09)
+++ v1 (2026-10-16)
@@ -1,24990 +1,12914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="699C7149" w14:textId="6BF09C5D" w:rsidR="00452CA5" w:rsidRPr="003F175C" w:rsidRDefault="00452CA5" w:rsidP="00452CA5">
-[...2 lines deleted...]
-        <w:textAlignment w:val="center"/>
+    <w:p w14:paraId="699C7149" w14:textId="1DEB0201" w:rsidR="00452CA5" w:rsidRPr="00CB4011" w:rsidRDefault="00452CA5" w:rsidP="007D76D2">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Appendix B: Boulder Revi</w:t>
+      </w:r>
+      <w:r w:rsidR="009C64FB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed Code, Title 9 Land Use </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21FA6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21FA6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9-2-14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B5354F" w14:textId="0D2B6665" w:rsidR="00677AFB" w:rsidRPr="00CB4011" w:rsidRDefault="00952950" w:rsidP="0074613F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00677AFB" w:rsidRPr="00CB4011">
+        <w:t>Purpose: The purpose of site review is to allow flexibility in design, to encourage innovation in land use development, to promote the most appropriate use of land, to improve the character and quality of new development, to facilitate the adequate and economical provision of streets and utilities, to preserve the natural and scenic features of open space, to ensure compatible architecture, massing and height of buildings with existing, approved, and known to be planned or projected buildings in the immediate area, to ensure human scale development, to promote the safety and convenience of pedestrians, bicyclists and other modes within and around developments and to implement the goals and policies of the Boulder Valley Comprehensive Plan and other adopted plans of the community. Review criteria are established to achieve the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA14505" w14:textId="38F5FBA1" w:rsidR="007A569D" w:rsidRPr="00CB4011" w:rsidRDefault="00952950" w:rsidP="007D76D2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9-2-14(h)</w:t>
+      </w:r>
+      <w:r w:rsidR="008054BB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00651C3D" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="008054BB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Site Design Criteria:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6A81" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA30290" w14:textId="20A08A82" w:rsidR="000F1D18" w:rsidRPr="00CB4011" w:rsidRDefault="006E0EC1" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9-2-14(h)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1D18" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A) Access, Transportation, and Mobility: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717E5B32" w14:textId="2E270C00" w:rsidR="000F3FD6" w:rsidRPr="00CB4011" w:rsidRDefault="000F1D18" w:rsidP="00755F3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:t>The design of vehicular circulation and parking areas make efficient use of the land and minimize the amount of pavement necessary to meet the circulation and parking needs of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F048458" w14:textId="77777777" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00340DBC" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B56193C" w14:textId="77777777" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00340DBC" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5112D09D" w14:textId="73C2E42B" w:rsidR="00340DBC" w:rsidRPr="00C45BF3" w:rsidRDefault="00000000" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1621644931"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A0F11" w:rsidRPr="001E417E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="59D9EB41" w14:textId="77777777" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00340DBC" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1822FCC0" w14:textId="77777777" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00340DBC" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114706F4" w14:textId="10D3073E" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-288352038"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0022091A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7846440C" w14:textId="7CFE73E2" w:rsidR="00BD18A1" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1152910776"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="460CFCE6" w14:textId="77777777" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="243235546"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4EDA65" w14:textId="77777777" w:rsidR="00340DBC" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1771425451"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00340DBC" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257F04BB" w14:textId="39FE1A91" w:rsidR="009519BF" w:rsidRPr="00CB4011" w:rsidRDefault="00340DBC" w:rsidP="00C45BF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1794503135"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="734BCBEC" w14:textId="48D75009" w:rsidR="003427CE" w:rsidRPr="00CB4011" w:rsidRDefault="008A0F11" w:rsidP="00541A4B">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC2C2E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="13CB620F" w14:textId="255DB2F5" w:rsidR="00482909" w:rsidRPr="00541A4B" w:rsidRDefault="00FC70B9" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>9-2-14(h)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00482909" w:rsidRPr="00CB4011">
+        <w:t xml:space="preserve">(B) Open Space: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BEEFC3" w14:textId="182425A4" w:rsidR="003533BA" w:rsidRPr="00CB4011" w:rsidRDefault="00482909" w:rsidP="00755F3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:t>Useable open space is arranged to be accessible and designed to encourage use by incorporating quality landscaping, a mixture of sun and shade, hardscape areas and green spaces for gathering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73579BAD" w14:textId="2692B2FC" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FC2593" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3A3745" w14:textId="25A2DB46" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="746845226"/>
+          <w:placeholder>
+            <w:docPart w:val="63D557F16BA44C82A74B704EA3703C8A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3A6714C1" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9413EC" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECCF61E" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1617789811"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680A84E8" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="716941872"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7699B855" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1671135694"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02417EFB" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="644321991"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B11E74" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="00703B75">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="776060699"/>
+        <w:placeholder>
+          <w:docPart w:val="63D557F16BA44C82A74B704EA3703C8A"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="16EA159F" w14:textId="11F2B191" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="00517D0C">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6E9D005F" w14:textId="53D47D4E" w:rsidR="00CE28B8" w:rsidRPr="00517D0C" w:rsidRDefault="00CE28B8" w:rsidP="00EC6FCB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:t>The open space will meet the needs of the anticipated residents, occupants, tenants, and visitors of the property. In mixed-use projects, the open space provides for a balance of private and common areas for the residential uses and includes common open space that is available for use by residents of the residential uses and their visitors and by tenants, occupants, customers, and visitors of the non-residential uses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C228B1" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719FE12B" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8E2AC8" w14:textId="00A06DD9" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="923528849"/>
+          <w:placeholder>
+            <w:docPart w:val="0D98BCC591D14C0EA1506DEAE6185084"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="720BED61" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9EA151" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369F7CAA" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1781323587"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7E503D" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="471343651"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4BD8FCC4" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-442684962"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E65C56A" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1850760696"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D51E69" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01536807" w14:textId="77777777" w:rsidR="00D51E69" w:rsidRPr="00CB4011" w:rsidRDefault="00D51E69" w:rsidP="008A0F11">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1553117086"/>
+        <w:placeholder>
+          <w:docPart w:val="0D98BCC591D14C0EA1506DEAE6185084"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5AE8BC4B" w14:textId="72B135C3" w:rsidR="00340DBC" w:rsidRPr="002E0853" w:rsidRDefault="00D51E69" w:rsidP="00517D0C">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7D2FB9AB" w14:textId="1BAB7501" w:rsidR="00DA7BE7" w:rsidRPr="00936CC3" w:rsidRDefault="007722E6" w:rsidP="00EC6FCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9-2-14(h)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="000560CB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C) </w:t>
+      </w:r>
+      <w:r w:rsidR="000560CB" w:rsidRPr="00936CC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Landscaping and Screening: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C91808" w14:textId="1CC00AF5" w:rsidR="005E0786" w:rsidRPr="00936CC3" w:rsidRDefault="000560CB" w:rsidP="00755F3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...86 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:color w:val="313335"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936CC3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operational elements, such as electrical transformers, trash storage and recycling areas, parking, and vehicular circulation, are screened from the public realm through design elements, such as landscaping, fencing, or placement of structures, to mitigate negative visual impacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699585DD" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00780A82" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D6D9E" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00780A82" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A30350" w14:textId="428843DE" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="591053696"/>
+          <w:placeholder>
+            <w:docPart w:val="3819F65F7B2E42FEABCAEB76EF3C4C93"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="23C307C1" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00780A82" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D3BFA" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00780A82" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C29685" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1570005019"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E156F11" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1027911925"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0752B7AB" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="437176650"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5CE275" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1853638012"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00780A82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056852FD" w14:textId="77777777" w:rsidR="00780A82" w:rsidRPr="00CB4011" w:rsidRDefault="00780A82" w:rsidP="00597EBB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1271772047"/>
+        <w:placeholder>
+          <w:docPart w:val="3819F65F7B2E42FEABCAEB76EF3C4C93"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="07173D90" w14:textId="14EFC7A3" w:rsidR="005E0786" w:rsidRPr="00080A94" w:rsidRDefault="00780A82" w:rsidP="007722E6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0BCD43EB" w14:textId="77777777" w:rsidR="00080A94" w:rsidRDefault="00080A94" w:rsidP="00EC6FCB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="1AA14505" w14:textId="3CF55FB2" w:rsidR="007A569D" w:rsidRDefault="00952950" w:rsidP="000A1E4C">
+        <w:lastRenderedPageBreak/>
+        <w:t>9-2-14(h) (3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651C3D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Building Siting and Design Criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB34777" w14:textId="77777777" w:rsidR="00080A94" w:rsidRPr="00E74FBF" w:rsidRDefault="00080A94" w:rsidP="00D41F87">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74FBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E74FBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>siting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E74FBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and design are consistent with the character established in any adopted plans or guidelines applicable to the site or, if none apply, are compatible with the character of the area or improves upon that character, consistent with the intent specified in this paragraph. Buildings are positioned and oriented towards the public realm to promote a safe and vibrant pedestrian experience including welcoming, well-defined entries and facades. Building exteriors are designed with a long-lasting appearance and high-quality materials. Building design is simple and to a human scale, it creates visual interest and a vibrant pedestrian experience. Building roof design contributes to a city skyline that has a variety of roof forms and heights. In determining whether this is met, the approving agency will consider the following factors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30344819" w14:textId="514E5C0C" w:rsidR="000E1EF9" w:rsidRDefault="007722E6" w:rsidP="00DD5BBB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9-2-14(h)(3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592D2E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00592D2E">
+        <w:t>(A) Building Siting and Public Realm Interface</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00B67B09">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760B7B20" w14:textId="39B9B35F" w:rsidR="00A15CCB" w:rsidRDefault="000E1EF9" w:rsidP="00755F3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002057D4">
+        <w:t>New buildings and, to the extent practicable, additions to existing buildings are positioned towards the street, respecting the existing conditions or the context anticipated by adopted plans or guidelines. In urban contexts, buildings are positioned close to the property line and sidewalk along a street; whereas, in lower intensity contexts, a greater landscaped setback may be provided to match the surrounding context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C59EF69" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="000E1EF9" w:rsidP="000E1EF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11426AC9" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="000E1EF9" w:rsidP="000E1EF9">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="717E5B32" w14:textId="77777777" w:rsidR="000F3FD6" w:rsidRDefault="000F3FD6" w:rsidP="000A1E4C">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C075A1E" w14:textId="3EF11A3C" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="000E1EF9">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
         <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-407612753"/>
+          <w:placeholder>
+            <w:docPart w:val="84FE24FA70FE449B9D2E76D577A245D2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0118F41D" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="000E1EF9" w:rsidP="000E1EF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3559AD64" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="000E1EF9" w:rsidP="000E1EF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5D994A" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="000E1EF9">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...821 lines deleted...]
-    <w:p w14:paraId="3CE8F4E4" w14:textId="77777777" w:rsidR="00093C53" w:rsidRDefault="00093C53" w:rsidP="00635403">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1481804513"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCE878F" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="000E1EF9">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
-        <w:widowControl w:val="0"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1652 lines deleted...]
-    <w:p w14:paraId="7C96BA2F" w14:textId="77777777" w:rsidR="00BA2E67" w:rsidRPr="00F15586" w:rsidRDefault="00BA2E67" w:rsidP="00635403">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1191262203"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="373348AC" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="000E1EF9">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
-        <w:widowControl w:val="0"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...874 lines deleted...]
-    <w:p w14:paraId="594FECCE" w14:textId="77777777" w:rsidR="00635403" w:rsidRDefault="00635403" w:rsidP="00635403">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-205491194"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577D283" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="000E1EF9">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
-        <w:widowControl w:val="0"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1395317276"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E1EF9" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D3D83D" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00CB4011" w:rsidRDefault="000E1EF9" w:rsidP="000E1EF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-724675327"/>
+        <w:placeholder>
+          <w:docPart w:val="84FE24FA70FE449B9D2E76D577A245D2"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7A1B5E2B" w14:textId="77777777" w:rsidR="000E1EF9" w:rsidRPr="00080A94" w:rsidRDefault="000E1EF9" w:rsidP="007722E6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2A752ADA" w14:textId="489A1C2A" w:rsidR="000E1EF9" w:rsidRDefault="00E662A0" w:rsidP="00D41F87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E662A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Wherever practical considering the scope of the project, parking areas are located behind buildings or set back further from the streetscape than the building façade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0938BD31" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="002C1915" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BEB7A6" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="002C1915" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="313335"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="50CC4C65" w14:textId="0D0A8BD4" w:rsidR="001D4C5A" w:rsidRDefault="00952950" w:rsidP="001D4C5A">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9833A6" w14:textId="220BEF89" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="002C1915">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
         <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-210198420"/>
+          <w:placeholder>
+            <w:docPart w:val="34D90224D5AC493682961FD0E196A5F6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5D0220B3" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="002C1915" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AD521D" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="002C1915" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5533E944" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...117 lines deleted...]
-    <w:p w14:paraId="0BF4D6FE" w14:textId="19714977" w:rsidR="00E74FBF" w:rsidRPr="00E74FBF" w:rsidRDefault="00E74FBF" w:rsidP="001D4C5A">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1323030836"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4388C186" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="002C1915">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
         <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Building </w:t>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1068880218"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E74FBF">
-[...5 lines deleted...]
-        <w:t>siting</w:t>
+      <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E74FBF">
-[...8 lines deleted...]
-    <w:p w14:paraId="5000FBE4" w14:textId="77777777" w:rsidR="008A149C" w:rsidRDefault="008A149C" w:rsidP="00635403">
+    </w:p>
+    <w:p w14:paraId="70751A21" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="002C1915">
       <w:pPr>
         <w:pStyle w:val="CriteriaHeader"/>
-        <w:widowControl w:val="0"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-357440461"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577845C5" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-153143170"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="002C1915" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C19720E" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00CB4011" w:rsidRDefault="002C1915" w:rsidP="002C1915">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1718268560"/>
+        <w:placeholder>
+          <w:docPart w:val="34D90224D5AC493682961FD0E196A5F6"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3739549C" w14:textId="77777777" w:rsidR="002C1915" w:rsidRPr="00080A94" w:rsidRDefault="002C1915" w:rsidP="002C1915">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="279CE216" w14:textId="7085AC02" w:rsidR="002C1915" w:rsidRDefault="000A00BE" w:rsidP="00EC6FCB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD260F">
+        <w:t>Along the public realm, building entries are emphasized by windows and architectural features that include one or more of the following: increased level of detail, protruding or recessed elements, columns, pilasters, protruding bays, reveals, fins, ribs, balconies, cornices, eaves, increased window glazing, or changes in building materials or color.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1748293E" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4662E818" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...13104 lines deleted...]
-          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F5239F">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6EBFE0" w14:textId="4E7CBA82" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1596471929"/>
+          <w:placeholder>
+            <w:docPart w:val="801946AD59BE48E3A127A3D67F12B41D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="42C3E870" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B8F863" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031DD6CB" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1108468917"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC5E1B8" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1808668838"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="04711DA0" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-448702889"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028A3C13" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1609042948"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2F5A2E" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...94 lines deleted...]
-    <w:p w14:paraId="4E4F13C2" w14:textId="77777777" w:rsidR="00084B66" w:rsidRPr="00047292" w:rsidRDefault="00084B66" w:rsidP="00084B66">
+        </w:rPr>
+        <w:id w:val="2086402366"/>
+        <w:placeholder>
+          <w:docPart w:val="801946AD59BE48E3A127A3D67F12B41D"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="755B6D15" w14:textId="69B19C76" w:rsidR="008A2126" w:rsidRPr="008A2126" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7F67C5E7" w14:textId="7C3515AE" w:rsidR="008A2126" w:rsidRPr="008A2126" w:rsidRDefault="00E63A09" w:rsidP="00EC6FCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:ind w:left="330"/>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA063E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="313335"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006E2E1F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Defined entries connect the building to the public realm. Unless </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA063E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="313335"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The building’s form and massing are consistent with the character established in any adopted plans or guidelines applicable to the site or, if none apply, are compatible with the character of the area or improves upon that character, consistent with the intent of paragraph (3), Building Design Criteria. The building’s form, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006E2E1F">
+        <w:t>inconsistent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA063E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="313335"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>massing</w:t>
+        <w:t xml:space="preserve"> with the context and building’s use, along the public realm, one defined entry is provided every 50 feet. Buildings designed for residential or industrial uses may have fewer defined entries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A097A87" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AE6469" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154EE20B" w14:textId="34AF91E4" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1382083545"/>
+          <w:placeholder>
+            <w:docPart w:val="704FB13FA3454039BA7CE76F74D0032B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0E4287EE" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29657753" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349F7808" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1815058447"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CC8C51" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-570344487"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006E2E1F">
+    </w:p>
+    <w:p w14:paraId="162FEF39" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="959764794"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F9117B" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-28034611"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3920893B" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1224592574"/>
+        <w:placeholder>
+          <w:docPart w:val="704FB13FA3454039BA7CE76F74D0032B"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4C3CE2A8" w14:textId="0C89E07D" w:rsidR="008A2126" w:rsidRPr="008A2126" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="719008B4" w14:textId="3DAAD1B5" w:rsidR="003230C1" w:rsidRPr="008A2126" w:rsidRDefault="003230C1" w:rsidP="00062EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA18B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="313335"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and length are designed to a human scale and to create visual permeability into and through sites. In determining whether this is met, the approving authority will consider the following factors:</w:t>
-[...1830 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">If the project is adjacent to a zoning district of lower intensity in terms of allowable use, density, massing, or scale, the project is designed with an appropriate transition to the adjacent properties considering adopted subcommunity and area plans or design guidelines applicable to the site, and, if none apply, the existing development pattern.  Appropriate transitions may be created through design elements such as building </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA18B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>siting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA18B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and design or open space </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA18B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>siting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA18B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FF9289" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A553DB" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158EDA58" w14:textId="2A3B015A" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-2027007405"/>
+          <w:placeholder>
+            <w:docPart w:val="38CFFD3687224B69B7B2CFAE16FF6A23"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="245B2E06" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59015DAA" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24733985" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1851784223"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73727955" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="440739579"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="09A59FCD" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1348244325"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F040EF" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-593082531"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F7D2E9" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="426709045"/>
+        <w:placeholder>
+          <w:docPart w:val="38CFFD3687224B69B7B2CFAE16FF6A23"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="630D2672" w14:textId="31467B36" w:rsidR="008A2126" w:rsidRPr="008A2126" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="76CFF960" w14:textId="239ED827" w:rsidR="00AF6BC0" w:rsidRPr="008A2126" w:rsidRDefault="00AF6BC0" w:rsidP="00062EBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4A28">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...33 lines deleted...]
-            <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The building’s siting and relationship to the public realm is consistent with the character established in any adopted plans or guidelines applicable to the site or, if none apply, is compatible with the character of the area or improves upon that character, consistent with the intent of paragraph (3), Building Design Criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E321231" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F0C0BB" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1ECB75" w14:textId="5EB6E9FA" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1656686822"/>
+          <w:placeholder>
+            <w:docPart w:val="3DF34AD4B43D4A5EAB3E9CCB053101E7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0470155C" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF01355" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47228476" w14:textId="7B3C397C" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="402802123"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005E2BF3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124081E1" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-970433610"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4FC35480" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1114434261"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138DA272" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1909104885"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A2126" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9DB120" w14:textId="77777777" w:rsidR="008A2126" w:rsidRPr="00CB4011" w:rsidRDefault="008A2126" w:rsidP="008A2126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-123081625"/>
+        <w:placeholder>
+          <w:docPart w:val="3DF34AD4B43D4A5EAB3E9CCB053101E7"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0BE79734" w14:textId="7D9360B0" w:rsidR="008A2126" w:rsidRPr="00BE65AE" w:rsidRDefault="008A2126" w:rsidP="00BE65AE">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4B3A8932" w14:textId="1D8E7636" w:rsidR="0008563C" w:rsidRDefault="0008563C" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9-2-14(h)(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67B09">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31FE0">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67B09">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67B09">
+        <w:t xml:space="preserve">Building </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Design:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7572BA4C" w14:textId="77777777" w:rsidR="00F13F34" w:rsidRPr="00C471AD" w:rsidRDefault="00616D1C" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD2DC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Larger</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD2DC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> floor plate buildings and projects with multiple buildings have a variety of forms and heights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DB16CE" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00C471AD" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0406A06D" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00C471AD" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4522EF" w14:textId="7FDD0FDF" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1993174156"/>
+          <w:placeholder>
+            <w:docPart w:val="EAB8F4CB5A434A2DAD6833959FB365D1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3059DA2E" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00C471AD" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0213E8C3" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00C471AD" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D53058" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="710068771"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAC7FF5" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-157921132"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DB59844" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-2037569842"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F66BC" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-305004501"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C471AD" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103501DB" w14:textId="77777777" w:rsidR="00C471AD" w:rsidRPr="00CB4011" w:rsidRDefault="00C471AD" w:rsidP="00C471AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1128232810"/>
+        <w:placeholder>
+          <w:docPart w:val="EAB8F4CB5A434A2DAD6833959FB365D1"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="78C5DE48" w14:textId="125617D5" w:rsidR="00C471AD" w:rsidRPr="00C471AD" w:rsidRDefault="00C471AD" w:rsidP="00C471AD">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="17305A02" w14:textId="77777777" w:rsidR="00F13F34" w:rsidRPr="001253D6" w:rsidRDefault="003504F7" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>To the extent practical considering their function, mechanical appurtenances are located within or concealed by the building. If they cannot be located within or concealed by the building, their visibility from the public realm and adjacent properties is minimized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D43B194" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190045EC" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A872954" w14:textId="2C66D3EE" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1859157768"/>
+          <w:placeholder>
+            <w:docPart w:val="EFB570B223C9408D91B9BB082903CF08"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6E495700" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9B92E3" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015ED9EC" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1261293207"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDAE2D7" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-519398394"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E3D1D1D" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="51509346"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299299B2" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="812685489"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781F0DAD" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="258567981"/>
+        <w:placeholder>
+          <w:docPart w:val="EFB570B223C9408D91B9BB082903CF08"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6628D5E2" w14:textId="13EAF5B7" w:rsidR="001253D6" w:rsidRPr="001253D6" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6091BBB2" w14:textId="77777777" w:rsidR="00F13F34" w:rsidRPr="001253D6" w:rsidRDefault="0034750D" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On each floor of the building, windows create visual interest, transparency, and a sense of connection to the public realm. In urban, pedestrian main street-built environments, it is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a best</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice to design at least 60 percent of each ground floor façade facing the street as window area.  Otherwise, it is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a best</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice to design at least 20 percent of the wall on each floor of a building as window area. Blank walls along the most visible portions of the building are avoided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AED15D5" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246B8B02" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC0A4AA" w14:textId="3E1E531A" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-715665451"/>
+          <w:placeholder>
+            <w:docPart w:val="2D59A7D7E20A481A9CFB9C5E17AA8A1E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1579FEE7" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0434A20A" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7238FCFF" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1979636959"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4EB8A7" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-997730260"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5A0E9570" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1794252333"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C87E16B" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-341622634"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DFD01E" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-68810788"/>
+        <w:placeholder>
+          <w:docPart w:val="2D59A7D7E20A481A9CFB9C5E17AA8A1E"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7F90C991" w14:textId="7C6B36DE" w:rsidR="001253D6" w:rsidRPr="001253D6" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6A9BD519" w14:textId="77777777" w:rsidR="00F13F34" w:rsidRPr="001253D6" w:rsidRDefault="008028FB" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Simple detailing is incorporated into the façades to create visual interest, without making the façade overly complicated.  This detailing may include cornices, belt courses, reveals, alternating brick or stone patterns, expression line offsets, window lintels and sills, and offsets in window glass from surrounding materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9883A2" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFEA808" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A811980" w14:textId="4402E52A" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-556007378"/>
+          <w:placeholder>
+            <w:docPart w:val="9C24100318884D0886414BD06AD72DD1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="45BC3CD9" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61771DEE" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C43025" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="870495736"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E77B882" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1575944943"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="61EE2E7D" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-500276690"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097A5465" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-916237939"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35045825" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-353107315"/>
+        <w:placeholder>
+          <w:docPart w:val="9C24100318884D0886414BD06AD72DD1"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="78F7842F" w14:textId="1D2E4EF1" w:rsidR="001253D6" w:rsidRPr="001253D6" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1F03F85C" w14:textId="77777777" w:rsidR="00F13F34" w:rsidRPr="001253D6" w:rsidRDefault="007101E1" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Balconies on buildings with attached dwelling units are integrated into the form of the building in that exterior walls partially enclose the balcony.  Balcony platform undersides are finished.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4FD194" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A28125A" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E54DCA3" w14:textId="72806DD8" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1361324946"/>
+          <w:placeholder>
+            <w:docPart w:val="48BA3DD5A7FC4E91BDE9BCED2ED527DD"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="28A1402B" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D277B20" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAB5BBB" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-972439494"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEAFE5C" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-754822201"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="682CD8C6" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1257796342"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B851D77" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1397897648"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC82988" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1393851888"/>
+        <w:placeholder>
+          <w:docPart w:val="48BA3DD5A7FC4E91BDE9BCED2ED527DD"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5F5A58BF" w14:textId="00E439EA" w:rsidR="001253D6" w:rsidRPr="001253D6" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="32470CB8" w14:textId="4430CBB7" w:rsidR="003504F7" w:rsidRPr="001253D6" w:rsidRDefault="00F13F34" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F13F34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The building’s design, including but not limited to use of materials, color, roof forms, and style, is consistent with the character established in any adopted plans or guidelines applicable to the site or, if none apply, is compatible with the character of the area or improves upon that character, consistent with the intent of paragraph (3), Building Design Criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173E277C" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467D7060" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554CF2C8" w14:textId="3F887F17" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1646810898"/>
+          <w:placeholder>
+            <w:docPart w:val="47E8B1E989B740BBA36FEA85C0979529"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="040ACFAE" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCE04B4" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53973399" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="83275255"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA355FD" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="964541366"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1726A9D9" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1851322139"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414EA2A1" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1559511593"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C1C831" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1950355623"/>
+        <w:placeholder>
+          <w:docPart w:val="47E8B1E989B740BBA36FEA85C0979529"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="70EDAEC5" w14:textId="1EE20E25" w:rsidR="001253D6" w:rsidRPr="001253D6" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="002CFB95" w14:textId="55221264" w:rsidR="00AF6BC0" w:rsidRDefault="00AF6BC0" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9-2-14(h)(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67B09">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C606E7">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67B09">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67B09">
+        <w:t xml:space="preserve">Building </w:t>
+      </w:r>
+      <w:r w:rsidR="00C606E7">
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E6718D" w14:textId="3B1CB6A5" w:rsidR="00AF6BC0" w:rsidRPr="001253D6" w:rsidRDefault="00EB2957" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Building facades are composed of high-quality, durable, human-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>scaled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials.  High-quality materials include brick, stone, polished concrete masonry units, wood, architectural high pressure laminate panels, cementitious or composite siding, architectural metal panels, or any combination of these materials. Split-faced concrete masonry units, stucco, vinyl siding, EIFS, and unfinished or untreated wood are not considered durable, high-quality materials, but may be used on a limited basis and not on facades facing the public realm. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>High quality</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials are focused on the ground floor facades on all sides of a building and on all floors of facades facing the public realm, and, overall, comprise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the vast majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003105E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all building facades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5BD671" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3E6878" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3A9F02" w14:textId="79DA1C9C" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="551729468"/>
+          <w:placeholder>
+            <w:docPart w:val="06E34717C8394FB88ED03C9E8307D623"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="69F2DA47" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ACCBBB" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14109B07" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1954539806"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C182A11" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="982429218"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2612B5CE" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1542281066"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D55B54" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-527109370"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001253D6" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321D87E6" w14:textId="77777777" w:rsidR="001253D6" w:rsidRPr="00CB4011" w:rsidRDefault="001253D6" w:rsidP="001253D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1782406477"/>
+        <w:placeholder>
+          <w:docPart w:val="06E34717C8394FB88ED03C9E8307D623"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1B0C7915" w14:textId="6226AD70" w:rsidR="001253D6" w:rsidRPr="00FC2C2E" w:rsidRDefault="001253D6" w:rsidP="00FC2C2E">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="11DFA02C" w14:textId="4B106F0E" w:rsidR="00F7656B" w:rsidRPr="00FC2C2E" w:rsidRDefault="00F7656B" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97A81">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monolithic roofing membranes, like Thermoplastic Polyolefin, are not used on roof surfaces that are visible from the street level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A495ED" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00FC2C2E" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C189C76" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00FC2C2E" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27371BFB" w14:textId="01D23F7C" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="457996174"/>
+          <w:placeholder>
+            <w:docPart w:val="E933517F877C40A7BA173C1E98BF60BA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0839401B" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00FC2C2E" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175D1012" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00FC2C2E" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683E4838" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-800464376"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386589B3" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1109205643"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A606D72" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="818617979"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50538AF3" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1636626343"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FC2C2E" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300672A1" w14:textId="77777777" w:rsidR="00FC2C2E" w:rsidRPr="00CB4011" w:rsidRDefault="00FC2C2E" w:rsidP="00FC2C2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1727569576"/>
+        <w:placeholder>
+          <w:docPart w:val="E933517F877C40A7BA173C1E98BF60BA"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0D396800" w14:textId="0057C79E" w:rsidR="00FC2C2E" w:rsidRPr="00FC2C2E" w:rsidRDefault="00FC2C2E" w:rsidP="00FC2C2E">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7CC3C216" w14:textId="7CF9BAA7" w:rsidR="009E0135" w:rsidRPr="004B22EA" w:rsidRDefault="009E0135" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75092">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The number of building material types is limited, and the building materials are applied to complement the building form and function.  The organization of the building materials logically expresses primary building features, such as the spatial layout, building entries, private and common spaces, anchor corners, stairwells, and elevators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D673DAC" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB5CF8B" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E7DC3D" w14:textId="680E25EF" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="652330380"/>
+          <w:placeholder>
+            <w:docPart w:val="D61D669FF1644AA8AC52E908A3518B6D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3AF8FAB5" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB6D6D4" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5C847F" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="83728460"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3153AAD1" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-178588363"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="71CCF3FB" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1469473046"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB8DF24" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-284581537"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755544C3" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="690883252"/>
+        <w:placeholder>
+          <w:docPart w:val="D61D669FF1644AA8AC52E908A3518B6D"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="64601BDD" w14:textId="40131762" w:rsidR="004B22EA" w:rsidRPr="004B22EA" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="616AB08E" w14:textId="55042A3A" w:rsidR="00673FE6" w:rsidRPr="004B22EA" w:rsidRDefault="00673FE6" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Building cladding materials turn convex corners and continue to the inset wall. This criterion does not apply to changes that occur at an interior corner nor to detailing elements, such as cornices, belt courses, reveals, offsets in expression lines, lintels, and windowsills. Building cladding materials do not change in-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C0CEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plane</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C0CEA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless there is at least a 12-inch wall offset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B59B3F" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7211947A" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277A0F4C" w14:textId="1B31FEF1" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-446537911"/>
+          <w:placeholder>
+            <w:docPart w:val="F390F76E780A4F2FAFBC5E58404223A2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="10A99D92" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560E9E0A" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D1C1B9" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-953781427"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0192C0" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1365981549"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A67A09A" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1517347963"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4488E70C" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1260526203"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004B22EA" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53148C8D" w14:textId="77777777" w:rsidR="004B22EA" w:rsidRPr="00CB4011" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1968811386"/>
+        <w:placeholder>
+          <w:docPart w:val="F390F76E780A4F2FAFBC5E58404223A2"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1439DABE" w14:textId="698CF089" w:rsidR="004B22EA" w:rsidRPr="004B22EA" w:rsidRDefault="004B22EA" w:rsidP="004B22EA">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5FF09EF5" w14:textId="77777777" w:rsidR="007B3CE3" w:rsidRPr="00F5239F" w:rsidRDefault="007B3CE3" w:rsidP="004B22EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5239F">
+        <w:lastRenderedPageBreak/>
+        <w:t>9-2-14(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5239F">
+        <w:t>)(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5239F">
+        <w:t xml:space="preserve">Additional Criteria for Buildings Requiring Height </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Exemption or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5239F">
+        <w:t xml:space="preserve"> Floor Area Ratio: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0F1929" w14:textId="77777777" w:rsidR="007B3CE3" w:rsidRDefault="007B3CE3" w:rsidP="007B3CE3">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB488B">
+        <w:t>Any building exceeding the by-right or conditional zoning district height as permitted by Section 9-2-14(b)(1)(E), B.R.C. 1981, and any building exceeding the by-right floor area limits as permitted by Section 9-2-14(h)(6)(B), B.R.C. 1981, shall meet the following requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374512E9" w14:textId="2E2C997E" w:rsidR="007B3CE3" w:rsidRPr="00047292" w:rsidRDefault="009A531B" w:rsidP="009A531B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-2-14(h)(4)(A) </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3CE3" w:rsidRPr="00047292">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building Form and Massing: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF34664" w14:textId="77777777" w:rsidR="007B3CE3" w:rsidRDefault="007B3CE3" w:rsidP="007B3CE3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2E1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The building’s form and massing are consistent with the character established in any adopted plans or guidelines applicable to the site or, if none apply, are compatible with the character of the area or improves upon that character, consistent with the intent of paragraph (3), Building Design Criteria. The building’s form, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E2E1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>massing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E2E1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and length are designed to a human scale and to create visual permeability into and through sites. In determining whether this is met, the approving authority will consider the following factors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353DA5B3" w14:textId="77777777" w:rsidR="001B1AFB" w:rsidRPr="00E04352" w:rsidRDefault="00DF4935" w:rsidP="00755F3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4935">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The building does not exceed 200 feet in length along any public right-of-way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB73DB7" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00E04352" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC7880C" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00E04352" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BB03DB" w14:textId="3901F573" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="454066669"/>
+          <w:placeholder>
+            <w:docPart w:val="6F8DB767A8ED41539D6544E2B3A7F91F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="758FDE0B" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00E04352" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B464502" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00E04352" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D21EB1" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1400981627"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F03249" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-995113993"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DC5E705" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="943736554"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3C961E" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-968819543"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E04352" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B57B492" w14:textId="77777777" w:rsidR="00E04352" w:rsidRPr="00CB4011" w:rsidRDefault="00E04352" w:rsidP="00E04352">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1564057643"/>
+        <w:placeholder>
+          <w:docPart w:val="6F8DB767A8ED41539D6544E2B3A7F91F"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="66A76738" w14:textId="67409F88" w:rsidR="00E04352" w:rsidRPr="00E04352" w:rsidRDefault="00E04352" w:rsidP="00E04352">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0E74175B" w14:textId="2A3D7D89" w:rsidR="001B1AFB" w:rsidRPr="001B1AFB" w:rsidRDefault="001B1AFB" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>All building facades exceeding 120 feet in length along a public street, excluding alleys, are designed to appear as at least two distinct buildings. To achieve this, façade segments vary in at least two of the following design elements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A5196A" w14:textId="342C8029" w:rsidR="001B1AFB" w:rsidRPr="001B1AFB" w:rsidRDefault="001B1AFB" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Type of dominant material or color, scale, or orientation of that material;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682D7D4A" w14:textId="77777777" w:rsidR="00755F3E" w:rsidRPr="00755F3E" w:rsidRDefault="001B1AFB" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facade recessions and projections;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0594D1" w14:textId="77777777" w:rsidR="00755F3E" w:rsidRPr="00755F3E" w:rsidRDefault="001B1AFB" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Location of entrance and window placements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C667A3" w14:textId="77777777" w:rsidR="00825715" w:rsidRPr="00825715" w:rsidRDefault="001B1AFB" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00755F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Roof forms; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C091F1" w14:textId="02118FCD" w:rsidR="001B1AFB" w:rsidRPr="00740489" w:rsidRDefault="001B1AFB" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+        </w:tabs>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00825715">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Building height.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74641D45" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00740489" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC3DBA0" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00740489" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CD50D5" w14:textId="2D9B4710" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-811869832"/>
+          <w:placeholder>
+            <w:docPart w:val="3C442396CDC3421ABB35429A6DCC111D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7AA2CEB2" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00740489" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E08244" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00740489" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F2516F" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="719099975"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302AC3ED" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="879439392"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="73AB2234" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-808791547"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074C0D32" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1874107700"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00740489" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA2E4A6" w14:textId="77777777" w:rsidR="00740489" w:rsidRPr="00CB4011" w:rsidRDefault="00740489" w:rsidP="00740489">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="922687481"/>
+        <w:placeholder>
+          <w:docPart w:val="3C442396CDC3421ABB35429A6DCC111D"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6CB2994C" w14:textId="6EE0622F" w:rsidR="00740489" w:rsidRPr="00740489" w:rsidRDefault="00740489" w:rsidP="00740489">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="35F49537" w14:textId="73B5CABF" w:rsidR="00825715" w:rsidRDefault="00825715" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="600"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9-2-14(h)(4)(</w:t>
+      </w:r>
+      <w:r w:rsidR="006066FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1B90" w:rsidRPr="009F1B90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Building and Site Design Requirements for Height Modifications</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1B90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362DD522" w14:textId="77777777" w:rsidR="00896BA6" w:rsidRDefault="00896BA6" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Buildings requiring a height modification shall meet the following requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332191C0" w14:textId="77777777" w:rsidR="00D32485" w:rsidRDefault="00896BA6" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Height Modification Other than Height Bonus: For buildings no taller than three stories and subject to a height modification pursuant to Subparagraph 9-2-14(b)(1)(E)(i) through (vii), the building’s height, mass, and scale is compatible with the character of the surrounding area</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32485">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB90558" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00BA46D7" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280F00B9" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00BA46D7" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629B8781" w14:textId="4A2FFA1F" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1381982295"/>
+          <w:placeholder>
+            <w:docPart w:val="040DE2F4CEAC4BF5B58E5D108D763DA7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="03AA58F4" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00BA46D7" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39232A22" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00BA46D7" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15143B9D" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="962310010"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443FA0AB" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="833879257"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5803A785" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1887914237"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3E8CA2" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1874575457"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00BA46D7" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA5EB3C" w14:textId="77777777" w:rsidR="00BA46D7" w:rsidRPr="00CB4011" w:rsidRDefault="00BA46D7" w:rsidP="00BA46D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1299290387"/>
+        <w:placeholder>
+          <w:docPart w:val="040DE2F4CEAC4BF5B58E5D108D763DA7"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4EC4120B" w14:textId="447E7008" w:rsidR="00BA46D7" w:rsidRPr="00D75C82" w:rsidRDefault="00BA46D7" w:rsidP="00D75C82">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4293DC34" w14:textId="77777777" w:rsidR="00D32485" w:rsidRPr="00D32485" w:rsidRDefault="00074BCC" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32485">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Height Bonus: For buildings taller than three stories subject to a height modification pursuant to Subparagraph 9-2-14(b)(1)(E)(viii), B.R.C. 1981: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126DC9AE" w14:textId="654C7E3D" w:rsidR="00074BCC" w:rsidRPr="00D75C82" w:rsidRDefault="00074BCC" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32485">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guidelines or Plan: The building’s height is consistent with the building heights anticipated in adopted design guidelines or subcommunity or area plans for the area; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2820A4" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00D75C82" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647929AA" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00D75C82" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174042CA" w14:textId="37AB8592" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-119385723"/>
+          <w:placeholder>
+            <w:docPart w:val="1FA811F5929C449492FB196E0DCECAD9"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="174F05AB" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00D75C82" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D993322" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00D75C82" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094B7A2B" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1115673431"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9A7CCB" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1430270564"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54B241ED" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1036476669"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5597F431" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="667980474"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D75C82" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417FE680" w14:textId="77777777" w:rsidR="00D75C82" w:rsidRPr="00CB4011" w:rsidRDefault="00D75C82" w:rsidP="00D75C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1359392779"/>
+        <w:placeholder>
+          <w:docPart w:val="1FA811F5929C449492FB196E0DCECAD9"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="12BE9D2C" w14:textId="1D46DB9F" w:rsidR="00D75C82" w:rsidRPr="00427DAB" w:rsidRDefault="00D75C82" w:rsidP="00427DAB">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="198C608F" w14:textId="497170FE" w:rsidR="00B700F9" w:rsidRPr="00427DAB" w:rsidRDefault="00B700F9" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001147A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>No Guidelines or Plan: If no such guidelines or plans are adopted for the area or if they do not specify anticipated heights for buildings, the building height is compatible with the height of buildings in the surrounding area or the building is located (1) near a multi-modal corridor with transit service or (2) near an area of redevelopment where a higher intensity of use and similar building height is anticipated; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D17B365" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00427DAB" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A01F4" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00427DAB" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F39ECCB" w14:textId="597D5179" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1909342294"/>
+          <w:placeholder>
+            <w:docPart w:val="5A7114FD7EE049EEB1E66852B6E754E3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2C3E0B07" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00427DAB" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6339D8DE" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00427DAB" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D41A7DF" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-525789263"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD1ED15" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="502555976"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0280F4A8" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-830371801"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28368316" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1386863433"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00427DAB" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4FA35B" w14:textId="77777777" w:rsidR="00427DAB" w:rsidRPr="00CB4011" w:rsidRDefault="00427DAB" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-843394860"/>
+        <w:placeholder>
+          <w:docPart w:val="5A7114FD7EE049EEB1E66852B6E754E3"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="179012FC" w14:textId="3525039F" w:rsidR="00427DAB" w:rsidRPr="00427DAB" w:rsidRDefault="00427DAB" w:rsidP="00427DAB">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0486024A" w14:textId="241285C9" w:rsidR="001F4593" w:rsidRPr="00F24DE6" w:rsidRDefault="001F4593" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7CA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional Requirements for a Height Bonus - Views: The project preserves and takes advantage of prominent mountain views from public spaces and from common areas within the project. In determining whether this is met, the approving authority will consider the following factors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A1A247" w14:textId="7DDB59BA" w:rsidR="00F24DE6" w:rsidRPr="00A70F3C" w:rsidRDefault="00F24DE6" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="008B7CA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If there are prominent mountain views from the site, usable open spaces on the site or elevated common areas on the building are located and designed to allow users of the site access to such views;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19198F87" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A3F767" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2156D73A" w14:textId="75BC7264" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="481513209"/>
+          <w:placeholder>
+            <w:docPart w:val="37077C45CD494C5CB3026F4BB7662337"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1B8B9760" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553B0668" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54719707" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-10066879"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BBB9D1" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1589181770"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="50D44B56" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1674066753"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5AF5DC" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1872983598"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B96EE08" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="-1652738298"/>
+        <w:placeholder>
+          <w:docPart w:val="37077C45CD494C5CB3026F4BB7662337"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7325D4C3" w14:textId="61A94901" w:rsidR="00A70F3C" w:rsidRPr="00A70F3C" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="387004A5" w14:textId="77777777" w:rsidR="00D760DC" w:rsidRPr="00A70F3C" w:rsidRDefault="004477DB" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A803F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the proposed building is located adjacent to a city managed public park, plaza, or open space, buildings are sited or designed in a manner that avoids or minimizes blocking of prominent public views of the mountains from these spaces;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F903AB7" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B29614F" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8703F1" w14:textId="5F5FB555" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1869950138"/>
+          <w:placeholder>
+            <w:docPart w:val="C39EA337F5A7485CB0EB6BF4FB28380E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="Paragraph1Char"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2FAF124A" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5D5D46" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD02FB5" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="751083894"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC2EE19" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1849937821"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="34350987" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1556608911"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BB4EB7" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="446130409"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70F3C" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C7B80B" w14:textId="77777777" w:rsidR="00A70F3C" w:rsidRPr="00CB4011" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="326945666"/>
+        <w:placeholder>
+          <w:docPart w:val="C39EA337F5A7485CB0EB6BF4FB28380E"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3FAE173D" w14:textId="65C5C588" w:rsidR="00A70F3C" w:rsidRPr="00A70F3C" w:rsidRDefault="00A70F3C" w:rsidP="00A70F3C">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="35050977" w14:textId="77777777" w:rsidR="00D760DC" w:rsidRPr="00D760DC" w:rsidRDefault="00D760DC" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="2347"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D760DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Additional Requirements for a Height Bonus – Open Space: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E503642" w14:textId="77777777" w:rsidR="00D760DC" w:rsidRPr="00D760DC" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D760DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the project site is greater than one acre in size, an inviting grade-level outdoor garden or landscaped courtyard is provided, designed as a gathering space for the building users. The following are considered elements of successful design for such a space, as practicable considering site conditions and location;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AB0827" w14:textId="77777777" w:rsidR="00D760DC" w:rsidRPr="00D760DC" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D760DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The width of the space is no less than the height of building walls enclosing the space;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43902F03" w14:textId="77777777" w:rsidR="007D314A" w:rsidRPr="007D314A" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00D760DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Seating and other design elements are integrated with the circulation pattern of the project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D48BA38" w14:textId="77777777" w:rsidR="007D314A" w:rsidRPr="007D314A" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The space has southern exposure and sunlight;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E86C69" w14:textId="77777777" w:rsidR="007D314A" w:rsidRPr="007D314A" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hard surface areas are paved with unit pavers, such as bricks, quarry </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tiles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, or porous pavers, or poured-in-place materials. If poured-in-place materials are used, they are of decorative color or textures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D65471F" w14:textId="77777777" w:rsidR="007D314A" w:rsidRPr="007D314A" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amenities, such as seating, tables, grills, planting, shade, horseshoe pits, playground equipment, and lighting are incorporated into the space;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40884859" w14:textId="77777777" w:rsidR="003A3364" w:rsidRPr="003A3364" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The space is visible from an adjoining public sidewalk; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B58DAC" w14:textId="4E8ADE8B" w:rsidR="00D760DC" w:rsidRPr="00A66507" w:rsidRDefault="00D760DC" w:rsidP="00427DAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007D314A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="313335"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At least one tree is planted per 500 square feet of space.  The trees are planted in the ground or, if over parking garages, in tree vaults.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5827DE10" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00A66507" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Applicant Self-Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7F00B4" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00A66507" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="9EC3D2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe how the project meets the criterion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4ABAA6" w14:textId="0DB477AC" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFEDE5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="3640"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-462806666"/>
+          <w:placeholder>
+            <w:docPart w:val="B98E865BFB3A44918E09F5DE0D335A3D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001E417E" w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="70E77A86" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00A66507" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2B22C"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B544935" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00A66507" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B89710F" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-352659128"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C34191" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="38875275"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criterion Partially Satisfied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="67B7078E" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1874605007"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Satisfied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A9AF0B" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00000000" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="CriteriaHeader"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-474455183"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A66507" w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Criterion Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAD3EBE" w14:textId="77777777" w:rsidR="00A66507" w:rsidRPr="00CB4011" w:rsidRDefault="00A66507" w:rsidP="00A66507">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4011">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Staff Comment:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1065687859"/>
+        <w:placeholder>
+          <w:docPart w:val="B98E865BFB3A44918E09F5DE0D335A3D"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7B8ED56D" w14:textId="09AB5A50" w:rsidR="00A66507" w:rsidRPr="00A66507" w:rsidRDefault="00000000" w:rsidP="00A66507">
+          <w:pPr>
+            <w:keepLines/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E3CF79"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...576 lines deleted...]
-              <w:sdtPr>
+              <w:id w:val="-267624891"/>
+              <w:placeholder>
+                <w:docPart w:val="764381255E2741EE9F2FBB3E9EA7C607"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="001E417E" w:rsidRPr="007339BB">
                 <w:rPr>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
                 </w:rPr>
-                <w:id w:val="558206990"/>
-[...4900 lines deleted...]
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sectPr w:rsidR="00A66507" w:rsidRPr="00A66507" w:rsidSect="00793733">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B95FBF0" w14:textId="77777777" w:rsidR="0089133D" w:rsidRDefault="0089133D" w:rsidP="00AA6E47">
+    <w:p w14:paraId="379AB7FC" w14:textId="77777777" w:rsidR="00907C8E" w:rsidRDefault="00907C8E" w:rsidP="00AA6E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25E34705" w14:textId="77777777" w:rsidR="0089133D" w:rsidRDefault="0089133D" w:rsidP="00AA6E47">
+    <w:p w14:paraId="66B28A0E" w14:textId="77777777" w:rsidR="00907C8E" w:rsidRDefault="00907C8E" w:rsidP="00AA6E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...373 lines deleted...]
-  <w:p w14:paraId="70E40F54" w14:textId="7B89B067" w:rsidR="00AA6E47" w:rsidRDefault="00AA6E47">
+  <w:p w14:paraId="5FFCFAA6" w14:textId="77777777" w:rsidR="007339BB" w:rsidRDefault="007339BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5146170A" w14:textId="02800ECE" w:rsidR="00EC6AEE" w:rsidRPr="00EC6AEE" w:rsidRDefault="00EC6AEE" w:rsidP="00EC6AEE">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7343A64F" w14:textId="77777777" w:rsidR="00C62585" w:rsidRDefault="00C62585" w:rsidP="00C90E42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C905FD">
       <w:rPr>
         <w:rStyle w:val="street-address"/>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">1777 Broadway | </w:t>
     </w:r>
     <w:r w:rsidRPr="00C905FD">
       <w:rPr>
         <w:rStyle w:val="city"/>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Boulder</w:t>
     </w:r>
     <w:r w:rsidRPr="00C905FD">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
@@ -25011,325 +12935,683 @@
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C905FD">
       <w:rPr>
         <w:rStyle w:val="zip"/>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">80302 | (303) 441-1880 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00C905FD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Planning &amp; Development Services | City of Boulder (bouldercolorado.gov)</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
+  <w:p w14:paraId="4B311231" w14:textId="30C14766" w:rsidR="00C90E42" w:rsidRPr="002A0ACD" w:rsidRDefault="00C90E42" w:rsidP="002A0ACD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="240"/>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002A0ACD">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>The City of Boulder is committed to digital accessibility. Some content may not be fully accessible due to technical limitations or issues. For alternate formats or accommodations, please visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="002A0ACD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Accessibility | City of Boulder</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="002A0ACD">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002A0ACD">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>or contact </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="002A0ACD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>accessibility@bouldercolorado.gov</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="002A0ACD">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> .</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="761B0002" w14:textId="77777777" w:rsidR="007339BB" w:rsidRDefault="007339BB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B1B578C" w14:textId="77777777" w:rsidR="0089133D" w:rsidRDefault="0089133D" w:rsidP="00AA6E47">
+    <w:p w14:paraId="24DCD2CC" w14:textId="77777777" w:rsidR="00907C8E" w:rsidRDefault="00907C8E" w:rsidP="00AA6E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EEEFCEF" w14:textId="77777777" w:rsidR="0089133D" w:rsidRDefault="0089133D" w:rsidP="00AA6E47">
+    <w:p w14:paraId="0FF99756" w14:textId="77777777" w:rsidR="00907C8E" w:rsidRDefault="00907C8E" w:rsidP="00AA6E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E026DEF" w14:textId="5C5A10BA" w:rsidR="00EF3164" w:rsidRDefault="00DE0F0C" w:rsidP="00D10F6B">
+  <w:p w14:paraId="57853BAF" w14:textId="77777777" w:rsidR="007339BB" w:rsidRDefault="007339BB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BDDE72D" w14:textId="77777777" w:rsidR="00C62585" w:rsidRDefault="00C62585" w:rsidP="00D10F6B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="007111F2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D6FC081" wp14:editId="02D738D7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2997B124" wp14:editId="3B73713E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-635</wp:posOffset>
+            <wp:posOffset>-8890</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="571500" cy="532130"/>
-          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:extent cx="549910" cy="540385"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
-              <wp:lineTo x="0" y="20878"/>
-[...1 lines deleted...]
-              <wp:lineTo x="20880" y="0"/>
+              <wp:lineTo x="0" y="20559"/>
+              <wp:lineTo x="20952" y="20559"/>
+              <wp:lineTo x="20952" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="8" name="Picture 8" descr="A picture containing circle&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="376476856" name="Picture 376476856" descr="City of Boulder logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="Picture 8" descr="A picture containing circle&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="8" name="Picture 8" descr="City of Boulder logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="571500" cy="532130"/>
+                    <a:ext cx="551396" cy="541429"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="007111F2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>DAB</w:t>
+      <w:t xml:space="preserve">DAB </w:t>
     </w:r>
-    <w:r w:rsidR="00EF3164" w:rsidRPr="007111F2">
-[...6 lines deleted...]
-    <w:r w:rsidR="00287ED0">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Site Review</w:t>
     </w:r>
-    <w:r w:rsidR="00EF3164" w:rsidRPr="007111F2">
+    <w:r w:rsidRPr="007111F2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> Criteria Checklist </w:t>
+      <w:t xml:space="preserve"> Criteria Checklist – Appendix </w:t>
     </w:r>
-    <w:r w:rsidR="00D10F6B" w:rsidRPr="007111F2">
-[...6 lines deleted...]
-    <w:r w:rsidR="0031028C">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>B</w:t>
     </w:r>
-    <w:r w:rsidR="00D10F6B" w:rsidRPr="007111F2">
+    <w:r w:rsidRPr="007111F2">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="003A12CE" w:rsidRPr="003A12CE">
+    <w:r w:rsidRPr="003A12CE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003A12CE" w:rsidRPr="003A12CE">
+    <w:r w:rsidRPr="003A12CE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="003A12CE" w:rsidRPr="003A12CE">
+    <w:r w:rsidRPr="003A12CE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003A12CE" w:rsidRPr="003A12CE">
+    <w:r w:rsidRPr="003A12CE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="003A12CE" w:rsidRPr="003A12CE">
+    <w:r w:rsidRPr="003A12CE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="081BCFB8" w14:textId="144C3A73" w:rsidR="00EF3164" w:rsidRDefault="00EF3164" w:rsidP="0030020A">
+  <w:p w14:paraId="7AFA7E9D" w14:textId="77777777" w:rsidR="00C62585" w:rsidRDefault="00C62585" w:rsidP="0030020A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:t>DAB Meeting Date:</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">DAB Meeting Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1327366722"/>
+        <w:id w:val="-495641336"/>
         <w:placeholder>
           <w:docPart w:val="57E04DB153CD4C0587CB9D1972D42B26"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="007111F2" w:rsidRPr="00DF4294">
+        <w:r w:rsidRPr="00DF4294">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="05E306DC" w14:textId="66EADF2A" w:rsidR="00EF3164" w:rsidRDefault="00EF3164" w:rsidP="00E26C0D">
+  <w:p w14:paraId="76D841FF" w14:textId="77777777" w:rsidR="00C62585" w:rsidRDefault="00C62585" w:rsidP="00E26C0D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
-      <w:t>P&amp;DS Case Number</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">P&amp;DS Case Number: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-210045965"/>
+        <w:id w:val="-43219441"/>
         <w:placeholder>
           <w:docPart w:val="55B769A37E93468F80115A8B9FA378AC"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00D854A9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
-          <w:t>Enter case number here</w:t>
+          <w:t xml:space="preserve">Enter case number here, e.g. </w:t>
         </w:r>
-        <w:r w:rsidR="00CB68C6">
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
-          <w:t>, e.g. LUR202#-#####.</w:t>
+          <w:t>LUR202#-#####</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PlaceholderText"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="45300BFB" w14:textId="77777777" w:rsidR="00E26C0D" w:rsidRPr="0030020A" w:rsidRDefault="00E26C0D" w:rsidP="0030020A">
+  <w:p w14:paraId="6168C24E" w14:textId="77777777" w:rsidR="00C62585" w:rsidRPr="0030020A" w:rsidRDefault="00C62585" w:rsidP="0030020A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DFEE64A" w14:textId="77777777" w:rsidR="007339BB" w:rsidRDefault="007339BB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03CE2E58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E1A1F7C"/>
+    <w:lvl w:ilvl="0" w:tplc="6E5AF46C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="313335"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077C41A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AFC6374"/>
+    <w:lvl w:ilvl="0" w:tplc="C09241CC">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B90580F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6E8A394"/>
+    <w:lvl w:ilvl="0" w:tplc="9BC8BBF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C7A534A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6CCE3E0"/>
     <w:lvl w:ilvl="0" w:tplc="FFF8594A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25374,51 +13656,498 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DBF06D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F02B39E"/>
+    <w:lvl w:ilvl="0" w:tplc="2C3A0F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10ED7F10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D20A424"/>
+    <w:lvl w:ilvl="0" w:tplc="6E5AF46C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="313335"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AF56BF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FD0A9D8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C146981"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79620576"/>
+    <w:lvl w:ilvl="0" w:tplc="588EC7A8">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F46F60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5F64C02"/>
+    <w:lvl w:ilvl="0" w:tplc="C09241CC">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23CC0B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B756DD40"/>
     <w:lvl w:ilvl="0" w:tplc="7CBCC900">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25463,51 +14192,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E4D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B0CC9D8"/>
     <w:lvl w:ilvl="0" w:tplc="2C3A0F3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25552,51 +14281,317 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5370" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6090" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6810" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28840AA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F16A0C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C7C4DFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D5EAB88"/>
+    <w:lvl w:ilvl="0" w:tplc="250EFE56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CE9315C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8423332"/>
+    <w:lvl w:ilvl="0" w:tplc="A5E2591A">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="305C6AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E48CE82"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25641,51 +14636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33324222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="514C4642"/>
     <w:lvl w:ilvl="0" w:tplc="24EE4480">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="882" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1602" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25730,51 +14725,411 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5202" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5922" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6642" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35192D27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9C2464C"/>
+    <w:lvl w:ilvl="0" w:tplc="6E5AF46C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="313335"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4B0A42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7458D892"/>
+    <w:lvl w:ilvl="0" w:tplc="E5045740">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4091378E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD64D978"/>
+    <w:lvl w:ilvl="0" w:tplc="6E5AF46C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="313335"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD32341"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A788060"/>
+    <w:lvl w:ilvl="0" w:tplc="166EF3DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AEF392E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8505DD8"/>
     <w:lvl w:ilvl="0" w:tplc="B576E67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25819,51 +15174,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61E14A77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB88A2AE"/>
+    <w:lvl w:ilvl="0" w:tplc="8A9C28C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793F4543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="578274C8"/>
     <w:lvl w:ilvl="0" w:tplc="370ADBD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -25909,467 +15355,776 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1546483004">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2101099681">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="925965557">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1677149186">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="402338078">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="496000805">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="675379668">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="883099207">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1201894198">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1735883607">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1147167411">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="83305040">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="526220530">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1803184284">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2101099681">
+  <w:num w:numId="15" w16cid:durableId="1975715072">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1824930295">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1963149811">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2000769753">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1818498226">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="338579928">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="925965557">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="21" w16cid:durableId="1584100347">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1677149186">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="22" w16cid:durableId="988561970">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="402338078">
+  <w:num w:numId="23" w16cid:durableId="1828521316">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="87"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F7F0E"/>
+    <w:rsid w:val="00000210"/>
     <w:rsid w:val="00007AB6"/>
+    <w:rsid w:val="0001723E"/>
+    <w:rsid w:val="000275B6"/>
     <w:rsid w:val="00027F57"/>
+    <w:rsid w:val="00030B1B"/>
     <w:rsid w:val="00034C52"/>
     <w:rsid w:val="00041ADC"/>
+    <w:rsid w:val="000426E0"/>
     <w:rsid w:val="00047292"/>
     <w:rsid w:val="000508D7"/>
     <w:rsid w:val="00050D1B"/>
+    <w:rsid w:val="000560CB"/>
     <w:rsid w:val="00057C4E"/>
+    <w:rsid w:val="0006272F"/>
+    <w:rsid w:val="00062EBC"/>
     <w:rsid w:val="00071504"/>
+    <w:rsid w:val="00072C75"/>
+    <w:rsid w:val="00074BCC"/>
+    <w:rsid w:val="00080A94"/>
     <w:rsid w:val="0008122E"/>
     <w:rsid w:val="00084B66"/>
+    <w:rsid w:val="0008563C"/>
     <w:rsid w:val="000934C9"/>
     <w:rsid w:val="00093C53"/>
+    <w:rsid w:val="000A00BE"/>
     <w:rsid w:val="000A1E4C"/>
+    <w:rsid w:val="000A737E"/>
     <w:rsid w:val="000B0785"/>
     <w:rsid w:val="000B2128"/>
+    <w:rsid w:val="000B5E0E"/>
     <w:rsid w:val="000C1C82"/>
     <w:rsid w:val="000C395C"/>
+    <w:rsid w:val="000C69B7"/>
+    <w:rsid w:val="000D12EF"/>
     <w:rsid w:val="000D1BC7"/>
     <w:rsid w:val="000D1FBE"/>
+    <w:rsid w:val="000E1EF9"/>
     <w:rsid w:val="000F17FF"/>
+    <w:rsid w:val="000F1D18"/>
+    <w:rsid w:val="000F2DA6"/>
     <w:rsid w:val="000F3258"/>
     <w:rsid w:val="000F363E"/>
     <w:rsid w:val="000F3FD6"/>
     <w:rsid w:val="000F63D5"/>
+    <w:rsid w:val="000F6A9B"/>
     <w:rsid w:val="00105483"/>
     <w:rsid w:val="00111695"/>
+    <w:rsid w:val="00112220"/>
     <w:rsid w:val="001147A0"/>
     <w:rsid w:val="001165F8"/>
+    <w:rsid w:val="00121F41"/>
+    <w:rsid w:val="0012266C"/>
+    <w:rsid w:val="00124FA5"/>
+    <w:rsid w:val="001253D6"/>
+    <w:rsid w:val="001320B6"/>
+    <w:rsid w:val="0013714D"/>
+    <w:rsid w:val="00137905"/>
     <w:rsid w:val="00150B1C"/>
     <w:rsid w:val="00150D59"/>
+    <w:rsid w:val="00157FF7"/>
+    <w:rsid w:val="001677B3"/>
     <w:rsid w:val="00176DEB"/>
     <w:rsid w:val="0018589E"/>
+    <w:rsid w:val="00190959"/>
     <w:rsid w:val="0019288E"/>
+    <w:rsid w:val="00194CCC"/>
     <w:rsid w:val="00195666"/>
     <w:rsid w:val="001A008B"/>
+    <w:rsid w:val="001A2CB0"/>
     <w:rsid w:val="001A4209"/>
+    <w:rsid w:val="001B1AFB"/>
     <w:rsid w:val="001C45DB"/>
     <w:rsid w:val="001C4DC0"/>
     <w:rsid w:val="001D3ED6"/>
     <w:rsid w:val="001D4C5A"/>
     <w:rsid w:val="001D6043"/>
+    <w:rsid w:val="001D6360"/>
+    <w:rsid w:val="001E417E"/>
+    <w:rsid w:val="001E6F40"/>
     <w:rsid w:val="001E7925"/>
     <w:rsid w:val="001F291C"/>
+    <w:rsid w:val="001F4593"/>
     <w:rsid w:val="002057D4"/>
+    <w:rsid w:val="00215794"/>
     <w:rsid w:val="00215D04"/>
+    <w:rsid w:val="00216200"/>
+    <w:rsid w:val="0022091A"/>
+    <w:rsid w:val="00221C0A"/>
+    <w:rsid w:val="00223A46"/>
     <w:rsid w:val="002319FB"/>
+    <w:rsid w:val="00231D3E"/>
     <w:rsid w:val="00232FCC"/>
     <w:rsid w:val="002417F9"/>
     <w:rsid w:val="0024400D"/>
     <w:rsid w:val="00244CD1"/>
     <w:rsid w:val="00250D57"/>
+    <w:rsid w:val="0026324F"/>
+    <w:rsid w:val="0026442B"/>
+    <w:rsid w:val="00282F26"/>
     <w:rsid w:val="002866B3"/>
     <w:rsid w:val="00287ED0"/>
+    <w:rsid w:val="002A0ACD"/>
     <w:rsid w:val="002B39DD"/>
+    <w:rsid w:val="002B71A6"/>
     <w:rsid w:val="002B747D"/>
     <w:rsid w:val="002C1109"/>
+    <w:rsid w:val="002C1915"/>
     <w:rsid w:val="002D4648"/>
+    <w:rsid w:val="002D73ED"/>
+    <w:rsid w:val="002E0853"/>
     <w:rsid w:val="002E1F25"/>
+    <w:rsid w:val="002E29C9"/>
     <w:rsid w:val="002E30AF"/>
     <w:rsid w:val="002E560B"/>
     <w:rsid w:val="002F6E76"/>
     <w:rsid w:val="0030020A"/>
     <w:rsid w:val="0031028C"/>
     <w:rsid w:val="003105E0"/>
+    <w:rsid w:val="003211C7"/>
+    <w:rsid w:val="003230C1"/>
+    <w:rsid w:val="0032346C"/>
     <w:rsid w:val="003235C0"/>
     <w:rsid w:val="00327340"/>
+    <w:rsid w:val="003400F2"/>
+    <w:rsid w:val="00340DBC"/>
+    <w:rsid w:val="003427CE"/>
     <w:rsid w:val="00344D10"/>
+    <w:rsid w:val="0034750D"/>
+    <w:rsid w:val="003504F7"/>
     <w:rsid w:val="00351801"/>
+    <w:rsid w:val="003533BA"/>
+    <w:rsid w:val="0036420D"/>
+    <w:rsid w:val="003667CA"/>
+    <w:rsid w:val="00366F77"/>
+    <w:rsid w:val="00377274"/>
     <w:rsid w:val="00380BEA"/>
     <w:rsid w:val="003A12CE"/>
     <w:rsid w:val="003A27E8"/>
+    <w:rsid w:val="003A3364"/>
     <w:rsid w:val="003A3A52"/>
     <w:rsid w:val="003A53AE"/>
+    <w:rsid w:val="003A6A81"/>
+    <w:rsid w:val="003B0C3D"/>
     <w:rsid w:val="003B1948"/>
+    <w:rsid w:val="003C3F22"/>
     <w:rsid w:val="003C49DE"/>
     <w:rsid w:val="003D16FE"/>
     <w:rsid w:val="003D6F03"/>
+    <w:rsid w:val="003E2CE9"/>
     <w:rsid w:val="003E356C"/>
     <w:rsid w:val="003F175C"/>
     <w:rsid w:val="003F7F0E"/>
     <w:rsid w:val="004007BA"/>
     <w:rsid w:val="00403125"/>
     <w:rsid w:val="00417E11"/>
+    <w:rsid w:val="00427DAB"/>
+    <w:rsid w:val="00434120"/>
     <w:rsid w:val="00436C92"/>
+    <w:rsid w:val="004406D0"/>
     <w:rsid w:val="00441B10"/>
+    <w:rsid w:val="004477DB"/>
     <w:rsid w:val="00452CA5"/>
     <w:rsid w:val="004609A0"/>
+    <w:rsid w:val="004647F5"/>
     <w:rsid w:val="004655FD"/>
     <w:rsid w:val="00466AAF"/>
+    <w:rsid w:val="00466DFB"/>
     <w:rsid w:val="00473267"/>
+    <w:rsid w:val="004740FF"/>
+    <w:rsid w:val="00480316"/>
     <w:rsid w:val="004804C2"/>
+    <w:rsid w:val="00482909"/>
     <w:rsid w:val="0049096B"/>
+    <w:rsid w:val="00493065"/>
     <w:rsid w:val="004A78AB"/>
+    <w:rsid w:val="004B0386"/>
+    <w:rsid w:val="004B1A78"/>
+    <w:rsid w:val="004B22EA"/>
     <w:rsid w:val="004B4A28"/>
     <w:rsid w:val="004B57E5"/>
     <w:rsid w:val="004C31F1"/>
     <w:rsid w:val="004D1274"/>
     <w:rsid w:val="004D290A"/>
+    <w:rsid w:val="004D3C90"/>
     <w:rsid w:val="004D704B"/>
     <w:rsid w:val="004E5664"/>
     <w:rsid w:val="004F0521"/>
     <w:rsid w:val="004F33AD"/>
     <w:rsid w:val="004F51BC"/>
+    <w:rsid w:val="004F563F"/>
+    <w:rsid w:val="00504994"/>
+    <w:rsid w:val="00512E31"/>
     <w:rsid w:val="0051532D"/>
+    <w:rsid w:val="00517D0C"/>
     <w:rsid w:val="00521B85"/>
+    <w:rsid w:val="00523EBE"/>
     <w:rsid w:val="00527FDD"/>
+    <w:rsid w:val="0053574B"/>
+    <w:rsid w:val="00541A4B"/>
     <w:rsid w:val="00545E02"/>
     <w:rsid w:val="00550CB1"/>
     <w:rsid w:val="0055173E"/>
     <w:rsid w:val="00575480"/>
     <w:rsid w:val="00584812"/>
     <w:rsid w:val="0059216C"/>
+    <w:rsid w:val="00592D2E"/>
     <w:rsid w:val="0059497A"/>
+    <w:rsid w:val="00597EBB"/>
     <w:rsid w:val="005A31E0"/>
+    <w:rsid w:val="005A40B4"/>
+    <w:rsid w:val="005B3CF4"/>
     <w:rsid w:val="005B6764"/>
     <w:rsid w:val="005B7A0B"/>
     <w:rsid w:val="005C319D"/>
     <w:rsid w:val="005C3596"/>
     <w:rsid w:val="005C5DD6"/>
+    <w:rsid w:val="005C698C"/>
     <w:rsid w:val="005C6C28"/>
     <w:rsid w:val="005D15C3"/>
+    <w:rsid w:val="005D1851"/>
     <w:rsid w:val="005D1FD5"/>
     <w:rsid w:val="005D352B"/>
+    <w:rsid w:val="005E0786"/>
+    <w:rsid w:val="005E2BF3"/>
     <w:rsid w:val="005E6CD6"/>
     <w:rsid w:val="005F6933"/>
+    <w:rsid w:val="006066FD"/>
     <w:rsid w:val="00616AF0"/>
+    <w:rsid w:val="00616D1C"/>
     <w:rsid w:val="006233F8"/>
     <w:rsid w:val="0063293A"/>
     <w:rsid w:val="00635403"/>
     <w:rsid w:val="0063571A"/>
     <w:rsid w:val="00651C3D"/>
+    <w:rsid w:val="006637F5"/>
+    <w:rsid w:val="00665E17"/>
+    <w:rsid w:val="00667188"/>
     <w:rsid w:val="00673733"/>
+    <w:rsid w:val="00673FE6"/>
     <w:rsid w:val="00677AFB"/>
     <w:rsid w:val="00682631"/>
+    <w:rsid w:val="0068528A"/>
     <w:rsid w:val="006855D0"/>
     <w:rsid w:val="006857DA"/>
     <w:rsid w:val="0068659A"/>
     <w:rsid w:val="00696DAD"/>
     <w:rsid w:val="006A414B"/>
+    <w:rsid w:val="006A59E6"/>
     <w:rsid w:val="006B25EE"/>
+    <w:rsid w:val="006B434D"/>
     <w:rsid w:val="006B710F"/>
     <w:rsid w:val="006C3E58"/>
+    <w:rsid w:val="006C5DC7"/>
     <w:rsid w:val="006D6046"/>
     <w:rsid w:val="006D7566"/>
+    <w:rsid w:val="006E0EC1"/>
     <w:rsid w:val="006E2E1F"/>
     <w:rsid w:val="006F1693"/>
     <w:rsid w:val="006F1748"/>
+    <w:rsid w:val="006F7475"/>
+    <w:rsid w:val="007009F5"/>
     <w:rsid w:val="0070268B"/>
+    <w:rsid w:val="00703B75"/>
+    <w:rsid w:val="007101E1"/>
     <w:rsid w:val="007111F2"/>
+    <w:rsid w:val="00711EF0"/>
+    <w:rsid w:val="007128DD"/>
     <w:rsid w:val="00713812"/>
     <w:rsid w:val="00714A4B"/>
+    <w:rsid w:val="00717AAB"/>
+    <w:rsid w:val="00720606"/>
+    <w:rsid w:val="007270B3"/>
+    <w:rsid w:val="007339BB"/>
+    <w:rsid w:val="00740489"/>
+    <w:rsid w:val="0074613F"/>
     <w:rsid w:val="00746B70"/>
+    <w:rsid w:val="00751D41"/>
     <w:rsid w:val="00754255"/>
+    <w:rsid w:val="00755F3E"/>
+    <w:rsid w:val="007722E6"/>
+    <w:rsid w:val="00772806"/>
     <w:rsid w:val="007730C3"/>
+    <w:rsid w:val="00780A82"/>
+    <w:rsid w:val="00783A25"/>
     <w:rsid w:val="00784B55"/>
+    <w:rsid w:val="00787BA3"/>
     <w:rsid w:val="007931B9"/>
+    <w:rsid w:val="00793733"/>
     <w:rsid w:val="007971A7"/>
     <w:rsid w:val="007A4B72"/>
     <w:rsid w:val="007A4D14"/>
     <w:rsid w:val="007A569D"/>
+    <w:rsid w:val="007B3CE3"/>
     <w:rsid w:val="007B50CA"/>
     <w:rsid w:val="007B6979"/>
     <w:rsid w:val="007C5227"/>
+    <w:rsid w:val="007D314A"/>
     <w:rsid w:val="007D505E"/>
     <w:rsid w:val="007D5503"/>
     <w:rsid w:val="007D7486"/>
+    <w:rsid w:val="007D76D2"/>
+    <w:rsid w:val="007E38A2"/>
     <w:rsid w:val="007E4B3E"/>
     <w:rsid w:val="007E7B81"/>
     <w:rsid w:val="007E7BD4"/>
     <w:rsid w:val="007F32DB"/>
     <w:rsid w:val="007F4A1C"/>
+    <w:rsid w:val="007F5C4C"/>
+    <w:rsid w:val="008028FB"/>
     <w:rsid w:val="008054BB"/>
+    <w:rsid w:val="00821A3C"/>
+    <w:rsid w:val="00825715"/>
+    <w:rsid w:val="00826C5F"/>
     <w:rsid w:val="00827F47"/>
+    <w:rsid w:val="00842E67"/>
     <w:rsid w:val="00847BF9"/>
+    <w:rsid w:val="00854225"/>
     <w:rsid w:val="00854682"/>
     <w:rsid w:val="00855A9D"/>
     <w:rsid w:val="008618FE"/>
     <w:rsid w:val="00880DBE"/>
     <w:rsid w:val="00884039"/>
     <w:rsid w:val="00886F3A"/>
     <w:rsid w:val="008872A1"/>
     <w:rsid w:val="0089133D"/>
     <w:rsid w:val="0089476F"/>
+    <w:rsid w:val="00896BA6"/>
+    <w:rsid w:val="008A0F11"/>
     <w:rsid w:val="008A149C"/>
+    <w:rsid w:val="008A2126"/>
     <w:rsid w:val="008A37B8"/>
+    <w:rsid w:val="008A5E8B"/>
     <w:rsid w:val="008B7CA2"/>
     <w:rsid w:val="008C0CEA"/>
+    <w:rsid w:val="008C5F9D"/>
     <w:rsid w:val="008D5288"/>
     <w:rsid w:val="008D7943"/>
     <w:rsid w:val="008E0602"/>
     <w:rsid w:val="008F5829"/>
     <w:rsid w:val="00904B05"/>
+    <w:rsid w:val="00907C8E"/>
     <w:rsid w:val="009139BE"/>
     <w:rsid w:val="00922599"/>
     <w:rsid w:val="00924BC3"/>
+    <w:rsid w:val="00925899"/>
     <w:rsid w:val="009303CC"/>
+    <w:rsid w:val="00932EF0"/>
+    <w:rsid w:val="00936CC3"/>
     <w:rsid w:val="00950619"/>
+    <w:rsid w:val="00950988"/>
+    <w:rsid w:val="009519BF"/>
     <w:rsid w:val="00952950"/>
     <w:rsid w:val="00955D76"/>
+    <w:rsid w:val="00965C13"/>
     <w:rsid w:val="00967182"/>
+    <w:rsid w:val="009710CA"/>
+    <w:rsid w:val="009718C0"/>
     <w:rsid w:val="00971955"/>
+    <w:rsid w:val="00977B8B"/>
+    <w:rsid w:val="00991899"/>
     <w:rsid w:val="00996D79"/>
     <w:rsid w:val="009A3DD0"/>
+    <w:rsid w:val="009A531B"/>
     <w:rsid w:val="009B04E8"/>
     <w:rsid w:val="009C0656"/>
+    <w:rsid w:val="009C1BFF"/>
     <w:rsid w:val="009C1EA5"/>
+    <w:rsid w:val="009C5E96"/>
+    <w:rsid w:val="009C5F01"/>
+    <w:rsid w:val="009C64FB"/>
+    <w:rsid w:val="009D0AB7"/>
+    <w:rsid w:val="009E0135"/>
     <w:rsid w:val="009E2359"/>
+    <w:rsid w:val="009F12B9"/>
+    <w:rsid w:val="009F1B90"/>
+    <w:rsid w:val="009F6BD6"/>
+    <w:rsid w:val="00A15CCB"/>
     <w:rsid w:val="00A311A2"/>
+    <w:rsid w:val="00A31CF5"/>
     <w:rsid w:val="00A378BF"/>
+    <w:rsid w:val="00A46D7A"/>
     <w:rsid w:val="00A51D06"/>
+    <w:rsid w:val="00A56366"/>
+    <w:rsid w:val="00A6031F"/>
+    <w:rsid w:val="00A6586E"/>
+    <w:rsid w:val="00A66507"/>
+    <w:rsid w:val="00A70F3C"/>
     <w:rsid w:val="00A71B31"/>
     <w:rsid w:val="00A71FED"/>
+    <w:rsid w:val="00A72D77"/>
     <w:rsid w:val="00A7509B"/>
     <w:rsid w:val="00A7567C"/>
     <w:rsid w:val="00A75A66"/>
     <w:rsid w:val="00A803F0"/>
     <w:rsid w:val="00AA063E"/>
     <w:rsid w:val="00AA06BA"/>
     <w:rsid w:val="00AA18B0"/>
     <w:rsid w:val="00AA6E47"/>
     <w:rsid w:val="00AA7A0E"/>
+    <w:rsid w:val="00AB1951"/>
+    <w:rsid w:val="00AB3D07"/>
     <w:rsid w:val="00AB488B"/>
     <w:rsid w:val="00AC565A"/>
     <w:rsid w:val="00AD2DC6"/>
     <w:rsid w:val="00AD7EAF"/>
     <w:rsid w:val="00AE2B14"/>
     <w:rsid w:val="00AE422D"/>
     <w:rsid w:val="00AE5798"/>
+    <w:rsid w:val="00AF6BC0"/>
     <w:rsid w:val="00B00D3D"/>
+    <w:rsid w:val="00B03996"/>
     <w:rsid w:val="00B11C99"/>
     <w:rsid w:val="00B129BD"/>
     <w:rsid w:val="00B1498A"/>
     <w:rsid w:val="00B17B41"/>
     <w:rsid w:val="00B26931"/>
+    <w:rsid w:val="00B30E88"/>
     <w:rsid w:val="00B33210"/>
     <w:rsid w:val="00B36E40"/>
+    <w:rsid w:val="00B43459"/>
     <w:rsid w:val="00B503BA"/>
+    <w:rsid w:val="00B5069A"/>
+    <w:rsid w:val="00B55098"/>
     <w:rsid w:val="00B63F87"/>
+    <w:rsid w:val="00B65034"/>
     <w:rsid w:val="00B65EC0"/>
     <w:rsid w:val="00B661A4"/>
     <w:rsid w:val="00B67B09"/>
+    <w:rsid w:val="00B700F9"/>
     <w:rsid w:val="00B70C52"/>
     <w:rsid w:val="00B71E00"/>
     <w:rsid w:val="00B75375"/>
     <w:rsid w:val="00B8724E"/>
     <w:rsid w:val="00B873EC"/>
     <w:rsid w:val="00BA139D"/>
     <w:rsid w:val="00BA2E67"/>
+    <w:rsid w:val="00BA46D7"/>
     <w:rsid w:val="00BB3A1F"/>
     <w:rsid w:val="00BC203D"/>
+    <w:rsid w:val="00BC2EFD"/>
     <w:rsid w:val="00BC7B07"/>
+    <w:rsid w:val="00BD18A1"/>
     <w:rsid w:val="00BD260F"/>
+    <w:rsid w:val="00BD4CBB"/>
     <w:rsid w:val="00BE25B9"/>
+    <w:rsid w:val="00BE2D94"/>
+    <w:rsid w:val="00BE65AE"/>
+    <w:rsid w:val="00BF2C78"/>
     <w:rsid w:val="00BF3E73"/>
+    <w:rsid w:val="00C0095D"/>
     <w:rsid w:val="00C14B56"/>
     <w:rsid w:val="00C14DA0"/>
     <w:rsid w:val="00C21FA6"/>
     <w:rsid w:val="00C2333A"/>
+    <w:rsid w:val="00C23DF4"/>
+    <w:rsid w:val="00C33713"/>
     <w:rsid w:val="00C36C12"/>
     <w:rsid w:val="00C400F8"/>
     <w:rsid w:val="00C4108C"/>
+    <w:rsid w:val="00C45BF3"/>
+    <w:rsid w:val="00C471AD"/>
+    <w:rsid w:val="00C606E7"/>
+    <w:rsid w:val="00C61C39"/>
+    <w:rsid w:val="00C62399"/>
+    <w:rsid w:val="00C62585"/>
+    <w:rsid w:val="00C820D9"/>
+    <w:rsid w:val="00C90E42"/>
     <w:rsid w:val="00CA1575"/>
+    <w:rsid w:val="00CB4011"/>
+    <w:rsid w:val="00CB40CE"/>
     <w:rsid w:val="00CB4F4C"/>
     <w:rsid w:val="00CB68C6"/>
+    <w:rsid w:val="00CC4D92"/>
     <w:rsid w:val="00CD5F96"/>
+    <w:rsid w:val="00CE28B8"/>
+    <w:rsid w:val="00CF3064"/>
     <w:rsid w:val="00CF571E"/>
     <w:rsid w:val="00D053B6"/>
     <w:rsid w:val="00D06212"/>
     <w:rsid w:val="00D10F6B"/>
+    <w:rsid w:val="00D11A70"/>
     <w:rsid w:val="00D23C4D"/>
+    <w:rsid w:val="00D31FE0"/>
+    <w:rsid w:val="00D32485"/>
     <w:rsid w:val="00D40951"/>
     <w:rsid w:val="00D41D0A"/>
     <w:rsid w:val="00D41F2B"/>
+    <w:rsid w:val="00D41F87"/>
     <w:rsid w:val="00D475FB"/>
+    <w:rsid w:val="00D51E69"/>
     <w:rsid w:val="00D53B81"/>
+    <w:rsid w:val="00D60896"/>
+    <w:rsid w:val="00D62EB7"/>
     <w:rsid w:val="00D702DE"/>
+    <w:rsid w:val="00D71167"/>
     <w:rsid w:val="00D756A8"/>
+    <w:rsid w:val="00D75C82"/>
+    <w:rsid w:val="00D760DC"/>
     <w:rsid w:val="00D82882"/>
     <w:rsid w:val="00D854A9"/>
     <w:rsid w:val="00D87CA0"/>
     <w:rsid w:val="00D91E65"/>
+    <w:rsid w:val="00DA45C3"/>
+    <w:rsid w:val="00DA7BE7"/>
+    <w:rsid w:val="00DB00BF"/>
+    <w:rsid w:val="00DB5B9C"/>
+    <w:rsid w:val="00DC17A8"/>
     <w:rsid w:val="00DC6AC9"/>
     <w:rsid w:val="00DC7D6C"/>
+    <w:rsid w:val="00DC7D92"/>
     <w:rsid w:val="00DD25B4"/>
+    <w:rsid w:val="00DD5BBB"/>
+    <w:rsid w:val="00DD6F08"/>
+    <w:rsid w:val="00DD7E82"/>
     <w:rsid w:val="00DE0F0C"/>
     <w:rsid w:val="00DF48CB"/>
+    <w:rsid w:val="00DF4935"/>
+    <w:rsid w:val="00DF79F4"/>
+    <w:rsid w:val="00E0135A"/>
+    <w:rsid w:val="00E04352"/>
     <w:rsid w:val="00E13F79"/>
     <w:rsid w:val="00E17F3F"/>
+    <w:rsid w:val="00E2232F"/>
     <w:rsid w:val="00E26C0D"/>
     <w:rsid w:val="00E27A04"/>
     <w:rsid w:val="00E37A5C"/>
     <w:rsid w:val="00E4076E"/>
     <w:rsid w:val="00E4375E"/>
     <w:rsid w:val="00E44C75"/>
     <w:rsid w:val="00E45CEC"/>
+    <w:rsid w:val="00E51109"/>
     <w:rsid w:val="00E56751"/>
     <w:rsid w:val="00E60E39"/>
     <w:rsid w:val="00E61DC4"/>
+    <w:rsid w:val="00E63A09"/>
     <w:rsid w:val="00E64726"/>
+    <w:rsid w:val="00E662A0"/>
     <w:rsid w:val="00E706EB"/>
     <w:rsid w:val="00E74FBF"/>
     <w:rsid w:val="00E81FA0"/>
     <w:rsid w:val="00E823F5"/>
     <w:rsid w:val="00E8777B"/>
+    <w:rsid w:val="00E90D9C"/>
     <w:rsid w:val="00E9238D"/>
     <w:rsid w:val="00E97A81"/>
+    <w:rsid w:val="00EA2500"/>
+    <w:rsid w:val="00EA5E48"/>
     <w:rsid w:val="00EA64F5"/>
+    <w:rsid w:val="00EB0043"/>
+    <w:rsid w:val="00EB170F"/>
+    <w:rsid w:val="00EB2957"/>
+    <w:rsid w:val="00EC1294"/>
     <w:rsid w:val="00EC2CC4"/>
     <w:rsid w:val="00EC6AEE"/>
+    <w:rsid w:val="00EC6FCB"/>
     <w:rsid w:val="00ED23A4"/>
     <w:rsid w:val="00EF3164"/>
     <w:rsid w:val="00EF45A0"/>
+    <w:rsid w:val="00EF49B7"/>
     <w:rsid w:val="00EF50C3"/>
     <w:rsid w:val="00F0232D"/>
+    <w:rsid w:val="00F060D4"/>
+    <w:rsid w:val="00F13F34"/>
     <w:rsid w:val="00F15586"/>
+    <w:rsid w:val="00F16F61"/>
+    <w:rsid w:val="00F22138"/>
     <w:rsid w:val="00F22C23"/>
+    <w:rsid w:val="00F24DE6"/>
     <w:rsid w:val="00F34B9B"/>
     <w:rsid w:val="00F353C5"/>
     <w:rsid w:val="00F3644F"/>
+    <w:rsid w:val="00F40B46"/>
+    <w:rsid w:val="00F40BE8"/>
     <w:rsid w:val="00F5239F"/>
     <w:rsid w:val="00F52E96"/>
+    <w:rsid w:val="00F55827"/>
     <w:rsid w:val="00F70FCF"/>
     <w:rsid w:val="00F75092"/>
+    <w:rsid w:val="00F7656B"/>
     <w:rsid w:val="00F916DB"/>
     <w:rsid w:val="00FA457E"/>
     <w:rsid w:val="00FB0CA6"/>
+    <w:rsid w:val="00FB1B7D"/>
     <w:rsid w:val="00FB4F87"/>
+    <w:rsid w:val="00FB6184"/>
     <w:rsid w:val="00FC0CAE"/>
+    <w:rsid w:val="00FC2C2E"/>
     <w:rsid w:val="00FC51BE"/>
     <w:rsid w:val="00FC542F"/>
     <w:rsid w:val="00FC6A8A"/>
+    <w:rsid w:val="00FC70B9"/>
     <w:rsid w:val="00FC7A2F"/>
     <w:rsid w:val="00FD515B"/>
     <w:rsid w:val="00FD6B34"/>
     <w:rsid w:val="00FE2ABC"/>
+    <w:rsid w:val="00FE5619"/>
     <w:rsid w:val="00FF09DF"/>
     <w:rsid w:val="05B0A178"/>
     <w:rsid w:val="3BAD6209"/>
     <w:rsid w:val="77362BC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28A2DBBA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{100384E7-0807-4E7D-A188-A1156AB9C14A}"/>
+  <w15:docId w15:val="{71E669E6-08CA-4A67-92BC-54743C437995}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -26436,51 +16191,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26506,51 +16261,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -26609,55 +16364,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -26729,338 +16484,393 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E662A0"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00377274"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008A2126"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FE2ABC"/>
+    <w:rsid w:val="00842E67"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="0" w:line="252" w:lineRule="auto"/>
-      <w:ind w:left="720" w:hanging="360"/>
+      <w:ind w:left="360" w:hanging="360"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D11A70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content1">
     <w:name w:val="content1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="content1Char"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr1">
     <w:name w:val="incr1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content2">
     <w:name w:val="content2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F7F0E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="003F7F0E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr2">
     <w:name w:val="incr2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content3">
     <w:name w:val="content3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr3">
     <w:name w:val="incr3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content4">
     <w:name w:val="content4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr4">
     <w:name w:val="incr4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content5">
     <w:name w:val="content5"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr5">
     <w:name w:val="incr5"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content6">
     <w:name w:val="content6"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr6">
     <w:name w:val="incr6"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="content7">
     <w:name w:val="content7"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F7F0E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FC6A8A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CriteriaHeader">
     <w:name w:val="Criteria Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CriteriaHeaderChar"/>
-    <w:qFormat/>
     <w:rsid w:val="00AC565A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       <w:color w:val="313335"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CriteriaHeaderChar">
     <w:name w:val="Criteria Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CriteriaHeader"/>
     <w:rsid w:val="00AC565A"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       <w:color w:val="313335"/>
       <w:spacing w:val="2"/>
       <w:kern w:val="0"/>
       <w:sz w:val="21"/>
@@ -27129,60 +16939,58 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA6E47"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E0602"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="incr0">
     <w:name w:val="incr0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00677AFB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText4">
     <w:name w:val="Body Text 4"/>
     <w:basedOn w:val="BodyText3"/>
     <w:link w:val="BodyText4Char"/>
-    <w:qFormat/>
     <w:rsid w:val="00BD260F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText4Char">
     <w:name w:val="Body Text 4 Char"/>
     <w:basedOn w:val="BodyText3Char"/>
     <w:link w:val="BodyText4"/>
     <w:rsid w:val="00BD260F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
@@ -27217,79 +17025,219 @@
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5239F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F5239F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FE2ABC"/>
+    <w:rsid w:val="00842E67"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="street-address">
     <w:name w:val="street-address"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC6AEE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="city">
     <w:name w:val="city"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC6AEE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="state">
     <w:name w:val="state"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC6AEE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zip">
     <w:name w:val="zip"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC6AEE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D76D2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007D76D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00377274"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008A2126"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005C698C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D11A70"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph1">
+    <w:name w:val="Paragraph1"/>
+    <w:basedOn w:val="content1"/>
+    <w:link w:val="Paragraph1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074613F"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="195" w:afterAutospacing="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="313335"/>
+      <w:spacing w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="content1Char">
+    <w:name w:val="content1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="content1"/>
+    <w:rsid w:val="0074613F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Paragraph1Char">
+    <w:name w:val="Paragraph1 Char"/>
+    <w:basedOn w:val="content1Char"/>
+    <w:link w:val="Paragraph1"/>
+    <w:rsid w:val="0074613F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:color w:val="313335"/>
+      <w:spacing w:val="2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C90E42"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="57870093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="128714284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -27606,50 +17554,62 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1360281759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="238561331">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1788347733">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="120"/>
           <w:marBottom w:val="120"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="896401560">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1264339751">
@@ -27671,62 +17631,50 @@
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1580365337">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
-        </w:div>
-[...10 lines deleted...]
-          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1384984431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1501191944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27836,58 +17784,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2067071487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bouldercolorado.gov/government/departments/planning-development-services" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibility@bouldercolorado.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bouldercolorado.gov/services/accessibility" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bouldercolorado.gov/government/departments/planning-development-services" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="57E04DB153CD4C0587CB9D1972D42B26"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55EBCF5E-AEAA-45A2-AD11-614AC4BCE21C}"/>
       </w:docPartPr>
@@ -27912,127 +17860,1000 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78AA59C2-4709-4466-8283-F12178B5411E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000D1FBE" w:rsidRDefault="000D1FBE" w:rsidP="000D1FBE">
           <w:pPr>
             <w:pStyle w:val="55B769A37E93468F80115A8B9FA378AC"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter case number here, e.g. LUR202#-#####.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E6A0825-D72E-4563-9CAA-4D1863457C1A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B0210E" w:rsidRDefault="00F87154">
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63D557F16BA44C82A74B704EA3703C8A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C9900B2E-32EB-4CAF-B0DD-91309309C36C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B0210E" w:rsidRDefault="00F87154" w:rsidP="00F87154">
+          <w:pPr>
+            <w:pStyle w:val="63D557F16BA44C82A74B704EA3703C8A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D98BCC591D14C0EA1506DEAE6185084"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6264281-3B4D-4531-AA6F-17E9F783ADDA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B0210E" w:rsidRDefault="00F87154" w:rsidP="00F87154">
+          <w:pPr>
+            <w:pStyle w:val="0D98BCC591D14C0EA1506DEAE6185084"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3819F65F7B2E42FEABCAEB76EF3C4C93"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8140E63F-8007-44EE-AE84-3104FFE042A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B0210E" w:rsidRDefault="00F87154" w:rsidP="00F87154">
+          <w:pPr>
+            <w:pStyle w:val="3819F65F7B2E42FEABCAEB76EF3C4C93"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="84FE24FA70FE449B9D2E76D577A245D2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D40BDFE-B62E-47AC-8C1C-2879230BAE96}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB4237" w:rsidRDefault="002477F9" w:rsidP="002477F9">
+          <w:pPr>
+            <w:pStyle w:val="84FE24FA70FE449B9D2E76D577A245D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="34D90224D5AC493682961FD0E196A5F6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B5408528-60D4-4E86-93A2-702F948AE147}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB4237" w:rsidRDefault="002477F9" w:rsidP="002477F9">
+          <w:pPr>
+            <w:pStyle w:val="34D90224D5AC493682961FD0E196A5F6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="801946AD59BE48E3A127A3D67F12B41D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B7E77BA1-D318-42C6-9A8B-DD27E2C79B0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB4237" w:rsidRDefault="002477F9" w:rsidP="002477F9">
+          <w:pPr>
+            <w:pStyle w:val="801946AD59BE48E3A127A3D67F12B41D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="704FB13FA3454039BA7CE76F74D0032B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BDD09A70-6D70-4B1F-84CC-BFAF097ECF8A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB4237" w:rsidRDefault="002477F9" w:rsidP="002477F9">
+          <w:pPr>
+            <w:pStyle w:val="704FB13FA3454039BA7CE76F74D0032B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="38CFFD3687224B69B7B2CFAE16FF6A23"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FFD2D561-AABC-42D6-95A4-922DB4599172}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB4237" w:rsidRDefault="002477F9" w:rsidP="002477F9">
+          <w:pPr>
+            <w:pStyle w:val="38CFFD3687224B69B7B2CFAE16FF6A23"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3DF34AD4B43D4A5EAB3E9CCB053101E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A292C1F4-5724-40F4-9F5F-C2A7418D285D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB4237" w:rsidRDefault="002477F9" w:rsidP="002477F9">
+          <w:pPr>
+            <w:pStyle w:val="3DF34AD4B43D4A5EAB3E9CCB053101E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EAB8F4CB5A434A2DAD6833959FB365D1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7990EE4C-BEE8-48E2-9408-DFD8E055ACA7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="EAB8F4CB5A434A2DAD6833959FB365D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EFB570B223C9408D91B9BB082903CF08"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0464C65A-8A2A-49D4-917B-791616A1E096}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="EFB570B223C9408D91B9BB082903CF08"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2D59A7D7E20A481A9CFB9C5E17AA8A1E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5756C63A-1C71-41BF-81D5-9E49E529580A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="2D59A7D7E20A481A9CFB9C5E17AA8A1E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C24100318884D0886414BD06AD72DD1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20BB2ADC-1ED6-4DAB-83E1-C3CC3B7A65D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="9C24100318884D0886414BD06AD72DD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="48BA3DD5A7FC4E91BDE9BCED2ED527DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A0C5CA43-6AFF-44FC-9FF8-A7A530CB137F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="48BA3DD5A7FC4E91BDE9BCED2ED527DD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47E8B1E989B740BBA36FEA85C0979529"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{17911BD0-F4EA-4894-B472-154CD737DA1E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="47E8B1E989B740BBA36FEA85C0979529"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="06E34717C8394FB88ED03C9E8307D623"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EB61A364-1BA1-49E6-B049-151468C8D19C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="06E34717C8394FB88ED03C9E8307D623"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E933517F877C40A7BA173C1E98BF60BA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD57A98B-0E3B-40FC-8A3D-8A57B9F5AF88}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="E933517F877C40A7BA173C1E98BF60BA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D61D669FF1644AA8AC52E908A3518B6D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5BCE0D6D-64FE-4D69-868E-79A2C8136640}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="D61D669FF1644AA8AC52E908A3518B6D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F390F76E780A4F2FAFBC5E58404223A2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FAEA1F10-CC85-44D1-B4A0-F55B5F627735}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="F390F76E780A4F2FAFBC5E58404223A2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6F8DB767A8ED41539D6544E2B3A7F91F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C1DB2717-775B-4BD0-B97A-D8462ACB6C50}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="6F8DB767A8ED41539D6544E2B3A7F91F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3C442396CDC3421ABB35429A6DCC111D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E07F77B-2A1C-4763-BD4D-6DA522EF29A0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="3C442396CDC3421ABB35429A6DCC111D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="040DE2F4CEAC4BF5B58E5D108D763DA7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F12B6EAF-7BA0-4716-95A2-A6DF1CA26EEA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="040DE2F4CEAC4BF5B58E5D108D763DA7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FA811F5929C449492FB196E0DCECAD9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C418765E-9216-43AE-8F8E-9BA266D13626}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="1FA811F5929C449492FB196E0DCECAD9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A7114FD7EE049EEB1E66852B6E754E3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DF423164-6C0A-46B7-8AE5-F56C5984DEBA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="5A7114FD7EE049EEB1E66852B6E754E3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37077C45CD494C5CB3026F4BB7662337"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4DB502E1-2DF3-4F84-AF93-119C7CB1DF37}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="37077C45CD494C5CB3026F4BB7662337"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C39EA337F5A7485CB0EB6BF4FB28380E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59B421B2-61AA-433C-8319-4BB82523A99B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="C39EA337F5A7485CB0EB6BF4FB28380E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B98E865BFB3A44918E09F5DE0D335A3D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BBD20D92-8FAE-4316-A5F8-3263FF86D19C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="B98E865BFB3A44918E09F5DE0D335A3D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="764381255E2741EE9F2FBB3E9EA7C607"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{159A927E-5D66-4809-8DA8-6CBBBF3C719E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001D0DCA" w:rsidRDefault="00BB4237" w:rsidP="00BB4237">
+          <w:pPr>
+            <w:pStyle w:val="764381255E2741EE9F2FBB3E9EA7C607"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1AA1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D1FBE"/>
+    <w:rsid w:val="00023F5A"/>
+    <w:rsid w:val="00055B67"/>
     <w:rsid w:val="000D1FBE"/>
+    <w:rsid w:val="000F2DA6"/>
+    <w:rsid w:val="0012266C"/>
+    <w:rsid w:val="00124FA5"/>
+    <w:rsid w:val="001D0DCA"/>
+    <w:rsid w:val="00216200"/>
+    <w:rsid w:val="00221C0A"/>
+    <w:rsid w:val="002477F9"/>
+    <w:rsid w:val="003B0C3D"/>
+    <w:rsid w:val="00542549"/>
+    <w:rsid w:val="005B6A0D"/>
+    <w:rsid w:val="005C73DD"/>
+    <w:rsid w:val="00625F30"/>
+    <w:rsid w:val="006340AF"/>
+    <w:rsid w:val="00720606"/>
+    <w:rsid w:val="008531F4"/>
+    <w:rsid w:val="0090740A"/>
     <w:rsid w:val="009B34D3"/>
+    <w:rsid w:val="00B0210E"/>
+    <w:rsid w:val="00B03996"/>
+    <w:rsid w:val="00B975F4"/>
+    <w:rsid w:val="00BB4237"/>
+    <w:rsid w:val="00C30CF3"/>
+    <w:rsid w:val="00C62399"/>
+    <w:rsid w:val="00C8561D"/>
     <w:rsid w:val="00D40951"/>
+    <w:rsid w:val="00E10D4B"/>
+    <w:rsid w:val="00EA2500"/>
+    <w:rsid w:val="00F87154"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -28444,86 +19265,570 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000D1FBE"/>
+    <w:rsid w:val="00BB4237"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57E04DB153CD4C0587CB9D1972D42B26">
     <w:name w:val="57E04DB153CD4C0587CB9D1972D42B26"/>
     <w:rsid w:val="000D1FBE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="55B769A37E93468F80115A8B9FA378AC">
     <w:name w:val="55B769A37E93468F80115A8B9FA378AC"/>
     <w:rsid w:val="000D1FBE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63D557F16BA44C82A74B704EA3703C8A">
+    <w:name w:val="63D557F16BA44C82A74B704EA3703C8A"/>
+    <w:rsid w:val="00F87154"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D98BCC591D14C0EA1506DEAE6185084">
+    <w:name w:val="0D98BCC591D14C0EA1506DEAE6185084"/>
+    <w:rsid w:val="00F87154"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3819F65F7B2E42FEABCAEB76EF3C4C93">
+    <w:name w:val="3819F65F7B2E42FEABCAEB76EF3C4C93"/>
+    <w:rsid w:val="00F87154"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAB8F4CB5A434A2DAD6833959FB365D1">
+    <w:name w:val="EAB8F4CB5A434A2DAD6833959FB365D1"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFB570B223C9408D91B9BB082903CF08">
+    <w:name w:val="EFB570B223C9408D91B9BB082903CF08"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D59A7D7E20A481A9CFB9C5E17AA8A1E">
+    <w:name w:val="2D59A7D7E20A481A9CFB9C5E17AA8A1E"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C24100318884D0886414BD06AD72DD1">
+    <w:name w:val="9C24100318884D0886414BD06AD72DD1"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48BA3DD5A7FC4E91BDE9BCED2ED527DD">
+    <w:name w:val="48BA3DD5A7FC4E91BDE9BCED2ED527DD"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47E8B1E989B740BBA36FEA85C0979529">
+    <w:name w:val="47E8B1E989B740BBA36FEA85C0979529"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06E34717C8394FB88ED03C9E8307D623">
+    <w:name w:val="06E34717C8394FB88ED03C9E8307D623"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E933517F877C40A7BA173C1E98BF60BA">
+    <w:name w:val="E933517F877C40A7BA173C1E98BF60BA"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D61D669FF1644AA8AC52E908A3518B6D">
+    <w:name w:val="D61D669FF1644AA8AC52E908A3518B6D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F390F76E780A4F2FAFBC5E58404223A2">
+    <w:name w:val="F390F76E780A4F2FAFBC5E58404223A2"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F8DB767A8ED41539D6544E2B3A7F91F">
+    <w:name w:val="6F8DB767A8ED41539D6544E2B3A7F91F"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C442396CDC3421ABB35429A6DCC111D">
+    <w:name w:val="3C442396CDC3421ABB35429A6DCC111D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="040DE2F4CEAC4BF5B58E5D108D763DA7">
+    <w:name w:val="040DE2F4CEAC4BF5B58E5D108D763DA7"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FA811F5929C449492FB196E0DCECAD9">
+    <w:name w:val="1FA811F5929C449492FB196E0DCECAD9"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A7114FD7EE049EEB1E66852B6E754E3">
+    <w:name w:val="5A7114FD7EE049EEB1E66852B6E754E3"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37077C45CD494C5CB3026F4BB7662337">
+    <w:name w:val="37077C45CD494C5CB3026F4BB7662337"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C39EA337F5A7485CB0EB6BF4FB28380E">
+    <w:name w:val="C39EA337F5A7485CB0EB6BF4FB28380E"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B98E865BFB3A44918E09F5DE0D335A3D">
+    <w:name w:val="B98E865BFB3A44918E09F5DE0D335A3D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17CF88076077465EBFD019F61C1D9452">
+    <w:name w:val="17CF88076077465EBFD019F61C1D9452"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B308DE332DA94727B29BA3096C45B835">
+    <w:name w:val="B308DE332DA94727B29BA3096C45B835"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12B2BC507717444996972279BDB927E7">
+    <w:name w:val="12B2BC507717444996972279BDB927E7"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EE54D14292E4BC3AAA7FB7DD87EAA55">
+    <w:name w:val="2EE54D14292E4BC3AAA7FB7DD87EAA55"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="463C27E7AE0F43CA923BB3E2C371BBF6">
+    <w:name w:val="463C27E7AE0F43CA923BB3E2C371BBF6"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17ABAAFD6D4245B18DDA19F336774659">
+    <w:name w:val="17ABAAFD6D4245B18DDA19F336774659"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12498D6D52EA4929947F694708BA9337">
+    <w:name w:val="12498D6D52EA4929947F694708BA9337"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE5F19A485A34A1AAA3060239F2FF3ED">
+    <w:name w:val="CE5F19A485A34A1AAA3060239F2FF3ED"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BA2C9D0508F44158C0C40A9BD39FB0C">
+    <w:name w:val="7BA2C9D0508F44158C0C40A9BD39FB0C"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A87C791D514B4967A2390389BD1937D1">
+    <w:name w:val="A87C791D514B4967A2390389BD1937D1"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E3DEDC7A2F44EB7A2F4B82F6053591A">
+    <w:name w:val="8E3DEDC7A2F44EB7A2F4B82F6053591A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ECF1ADF86D54AC9BDA1CAC1E0E97FDC">
+    <w:name w:val="4ECF1ADF86D54AC9BDA1CAC1E0E97FDC"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="092C4F07AEB445E5ABA7810FE83EA288">
+    <w:name w:val="092C4F07AEB445E5ABA7810FE83EA288"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E68E2F9616094632A43B90B9E32D08A8">
+    <w:name w:val="E68E2F9616094632A43B90B9E32D08A8"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C04A20E3AC14719A9E94EBBADD70370">
+    <w:name w:val="4C04A20E3AC14719A9E94EBBADD70370"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A0A1C13B438453F847C67064A56E6BF">
+    <w:name w:val="3A0A1C13B438453F847C67064A56E6BF"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38E3D24799F442638CD5375630FEE0A0">
+    <w:name w:val="38E3D24799F442638CD5375630FEE0A0"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDD48034BF204CE3AE6AAE55CE824220">
+    <w:name w:val="FDD48034BF204CE3AE6AAE55CE824220"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="764381255E2741EE9F2FBB3E9EA7C607">
+    <w:name w:val="764381255E2741EE9F2FBB3E9EA7C607"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8C23ADB3CFF4EF386F8E91317DF02C4">
+    <w:name w:val="B8C23ADB3CFF4EF386F8E91317DF02C4"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6496EADA3E3D470390AD8321F86883B7">
+    <w:name w:val="6496EADA3E3D470390AD8321F86883B7"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0692DDE936F94BADA8888B5EC8DBC36C">
+    <w:name w:val="0692DDE936F94BADA8888B5EC8DBC36C"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D145C2E5E084F4D8920D91B127E8CD5">
+    <w:name w:val="1D145C2E5E084F4D8920D91B127E8CD5"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A751220E9BF47E08909A814C499C38A">
+    <w:name w:val="5A751220E9BF47E08909A814C499C38A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F38142E3042438B8FB4E89CFA6DF908">
+    <w:name w:val="6F38142E3042438B8FB4E89CFA6DF908"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F95A2D946B5D44B7AC0C20DF5248F401">
+    <w:name w:val="F95A2D946B5D44B7AC0C20DF5248F401"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71C2FCD631C14E51B40B2D369A18D7E6">
+    <w:name w:val="71C2FCD631C14E51B40B2D369A18D7E6"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A62CED483BD4793A905F8355E939672">
+    <w:name w:val="0A62CED483BD4793A905F8355E939672"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE10D6BB8D614AAA9C05716520062B85">
+    <w:name w:val="EE10D6BB8D614AAA9C05716520062B85"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA69F454BA134775B8E5D884895E817F">
+    <w:name w:val="EA69F454BA134775B8E5D884895E817F"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3832441665D41E59FBC099506F83331">
+    <w:name w:val="B3832441665D41E59FBC099506F83331"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1A3E43DF4E74E06BCDC023528AF3BC4">
+    <w:name w:val="E1A3E43DF4E74E06BCDC023528AF3BC4"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D76EA2655057461B8FFDDD7D603A4EE3">
+    <w:name w:val="D76EA2655057461B8FFDDD7D603A4EE3"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C72D6D9788477CA4F4FDAA504FFA7A">
+    <w:name w:val="08C72D6D9788477CA4F4FDAA504FFA7A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4570F9220084E95A12F68E1EE9B146C">
+    <w:name w:val="B4570F9220084E95A12F68E1EE9B146C"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A74C4E6A2F1C455DAF568F380C1C45FB">
+    <w:name w:val="A74C4E6A2F1C455DAF568F380C1C45FB"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8C77BB20F58405A879CA41D7AA844F6">
+    <w:name w:val="D8C77BB20F58405A879CA41D7AA844F6"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E89F105055EB4CC78E0B4692D655ABB8">
+    <w:name w:val="E89F105055EB4CC78E0B4692D655ABB8"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED9FDB4516874FF287834D0A5F6FF786">
+    <w:name w:val="ED9FDB4516874FF287834D0A5F6FF786"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CBBDBA59C7D347AB9B86270660AFF34D">
+    <w:name w:val="CBBDBA59C7D347AB9B86270660AFF34D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9744E5EBDE423C94E761F15700B2AC">
+    <w:name w:val="5A9744E5EBDE423C94E761F15700B2AC"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FEDF5426B6C43E3A5A64A694A99C2A2">
+    <w:name w:val="1FEDF5426B6C43E3A5A64A694A99C2A2"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2FA831A7376640398DD7412AB0D9F3F9">
+    <w:name w:val="2FA831A7376640398DD7412AB0D9F3F9"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33FDBF0EA0A34BC7BAFACA4A8C38108D">
+    <w:name w:val="33FDBF0EA0A34BC7BAFACA4A8C38108D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42A4A19E818640829E7F2B3E8D3D3582">
+    <w:name w:val="42A4A19E818640829E7F2B3E8D3D3582"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FECBF090292C40068E558000239E8AFF">
+    <w:name w:val="FECBF090292C40068E558000239E8AFF"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD6EDB35BA3D47A9BA0C9EAAB0AC7B1B">
+    <w:name w:val="AD6EDB35BA3D47A9BA0C9EAAB0AC7B1B"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A1F60840BB84859B1224EC4D2233FD1">
+    <w:name w:val="3A1F60840BB84859B1224EC4D2233FD1"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3951623DA1CD4E69B260F73886D81F0F">
+    <w:name w:val="3951623DA1CD4E69B260F73886D81F0F"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78D7DE973B7249C881B09FDC51713AD9">
+    <w:name w:val="78D7DE973B7249C881B09FDC51713AD9"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A7E0008E2A6448C822F8E1DB2251554">
+    <w:name w:val="7A7E0008E2A6448C822F8E1DB2251554"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EAAA93B1EAD4948B764E4560FC9E531">
+    <w:name w:val="3EAAA93B1EAD4948B764E4560FC9E531"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35F71889E07C4811A1BD560A4EFF3B4F">
+    <w:name w:val="35F71889E07C4811A1BD560A4EFF3B4F"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BCD4FBB058241A08F2D787A27E4EE0A">
+    <w:name w:val="2BCD4FBB058241A08F2D787A27E4EE0A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD6C3025CC714EB0BB53953FB888096A">
+    <w:name w:val="BD6C3025CC714EB0BB53953FB888096A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="412FB81EA399480CAF103B6E9C5D154D">
+    <w:name w:val="412FB81EA399480CAF103B6E9C5D154D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36F9BEFF1B4E4DCCBB5D5C8353E32AC5">
+    <w:name w:val="36F9BEFF1B4E4DCCBB5D5C8353E32AC5"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7A71156695F42608267B979ED967848">
+    <w:name w:val="A7A71156695F42608267B979ED967848"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="493DFDC2324B4C27B8D10DEF9966AD6D">
+    <w:name w:val="493DFDC2324B4C27B8D10DEF9966AD6D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B725C9B7471456392396B24318365E0">
+    <w:name w:val="4B725C9B7471456392396B24318365E0"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46439988AE46431E943681A4ECD163D4">
+    <w:name w:val="46439988AE46431E943681A4ECD163D4"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B613DA3555CE4824912454158CAB0899">
+    <w:name w:val="B613DA3555CE4824912454158CAB0899"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="347EDE1998E743658F83AF277B84540A">
+    <w:name w:val="347EDE1998E743658F83AF277B84540A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7A344A5004B42348F9F9C8A6F6EF0EE">
+    <w:name w:val="A7A344A5004B42348F9F9C8A6F6EF0EE"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01C9AF9CE6384D93A80C71B43BDD164A">
+    <w:name w:val="01C9AF9CE6384D93A80C71B43BDD164A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="715278CB2C0E4E31B8227DB66519A7C9">
+    <w:name w:val="715278CB2C0E4E31B8227DB66519A7C9"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE7AB8A4568E43DC9E8E806A59121D1D">
+    <w:name w:val="DE7AB8A4568E43DC9E8E806A59121D1D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1CEDBE20D4E458DB9EF80BDF4558470">
+    <w:name w:val="D1CEDBE20D4E458DB9EF80BDF4558470"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AADB39B3AFE84A57AFFF8CC94FFD5CED">
+    <w:name w:val="AADB39B3AFE84A57AFFF8CC94FFD5CED"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4C586E23D094FE1A725480F47ACCF9E">
+    <w:name w:val="B4C586E23D094FE1A725480F47ACCF9E"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46BDA7CBFDA04802ADBE43D434AB03E0">
+    <w:name w:val="46BDA7CBFDA04802ADBE43D434AB03E0"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44CD07F08FCB4452838648EF915743A1">
+    <w:name w:val="44CD07F08FCB4452838648EF915743A1"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21E9E73FE418445E81385E4728B036F8">
+    <w:name w:val="21E9E73FE418445E81385E4728B036F8"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5098C0EFDB2F438896B88C67157D176E">
+    <w:name w:val="5098C0EFDB2F438896B88C67157D176E"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E938A66AB714DEBAEF15831E7CFED94">
+    <w:name w:val="3E938A66AB714DEBAEF15831E7CFED94"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9436716B21634C34AF7BF1AE9156A8A2">
+    <w:name w:val="9436716B21634C34AF7BF1AE9156A8A2"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AC7A77D4150424F8AEF0C1E3031E927">
+    <w:name w:val="2AC7A77D4150424F8AEF0C1E3031E927"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2831D34A7F574357B6E67DEB56D8DF52">
+    <w:name w:val="2831D34A7F574357B6E67DEB56D8DF52"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5BF105B990F4580B55A0AD33B5A7E3B">
+    <w:name w:val="E5BF105B990F4580B55A0AD33B5A7E3B"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E337937474C6433BA4E6B0320B2F5E58">
+    <w:name w:val="E337937474C6433BA4E6B0320B2F5E58"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89FCE423815F490EA15841C645438E2F">
+    <w:name w:val="89FCE423815F490EA15841C645438E2F"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC2DCC57AD46453A8CF7834BD85CA9E0">
+    <w:name w:val="BC2DCC57AD46453A8CF7834BD85CA9E0"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BD21757876A454597AE1E2DF1F43E7D">
+    <w:name w:val="3BD21757876A454597AE1E2DF1F43E7D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32782F39853B4720A2CC7B72D5CC8C44">
+    <w:name w:val="32782F39853B4720A2CC7B72D5CC8C44"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EAD77DC07D5470F9C9CA44DFD9ACE46">
+    <w:name w:val="8EAD77DC07D5470F9C9CA44DFD9ACE46"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="492DC4126E304C9DB8E1AE44FE66E1A7">
+    <w:name w:val="492DC4126E304C9DB8E1AE44FE66E1A7"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE701B4B086D491AA5D861407EE7068B">
+    <w:name w:val="BE701B4B086D491AA5D861407EE7068B"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC84A9A6B75B48939CA0FE4531E3FF36">
+    <w:name w:val="BC84A9A6B75B48939CA0FE4531E3FF36"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81F9869D6ADA4AF7884C6035D7319E5A">
+    <w:name w:val="81F9869D6ADA4AF7884C6035D7319E5A"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A0B8AA6942747129176F0BCB0B027D4">
+    <w:name w:val="3A0B8AA6942747129176F0BCB0B027D4"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E6F29CE961B4D898FCEC2B272358602">
+    <w:name w:val="2E6F29CE961B4D898FCEC2B272358602"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10629F89C1384A999EAF150D7AB7397C">
+    <w:name w:val="10629F89C1384A999EAF150D7AB7397C"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C24B23CA7EB04DE78B9BD8F390417D3E">
+    <w:name w:val="C24B23CA7EB04DE78B9BD8F390417D3E"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA11680714B2424FBE0C63284940F66D">
+    <w:name w:val="EA11680714B2424FBE0C63284940F66D"/>
+    <w:rsid w:val="00BB4237"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84FE24FA70FE449B9D2E76D577A245D2">
+    <w:name w:val="84FE24FA70FE449B9D2E76D577A245D2"/>
+    <w:rsid w:val="002477F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34D90224D5AC493682961FD0E196A5F6">
+    <w:name w:val="34D90224D5AC493682961FD0E196A5F6"/>
+    <w:rsid w:val="002477F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="801946AD59BE48E3A127A3D67F12B41D">
+    <w:name w:val="801946AD59BE48E3A127A3D67F12B41D"/>
+    <w:rsid w:val="002477F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="704FB13FA3454039BA7CE76F74D0032B">
+    <w:name w:val="704FB13FA3454039BA7CE76F74D0032B"/>
+    <w:rsid w:val="002477F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38CFFD3687224B69B7B2CFAE16FF6A23">
+    <w:name w:val="38CFFD3687224B69B7B2CFAE16FF6A23"/>
+    <w:rsid w:val="002477F9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF34AD4B43D4A5EAB3E9CCB053101E7">
+    <w:name w:val="3DF34AD4B43D4A5EAB3E9CCB053101E7"/>
+    <w:rsid w:val="002477F9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -28799,72 +20104,82 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F044980EA4172847AABCEF305F6C324E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d70f618e6d659d9c119be5c0d2a1861">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9" xmlns:ns3="fed494de-f576-48c1-abd6-b99d8f8ad32e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b430dcef321cc9cddb55d3952fd9577" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F044980EA4172847AABCEF305F6C324E" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="99b84f2c9697dd3f296f067f002067b5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9" xmlns:ns3="fed494de-f576-48c1-abd6-b99d8f8ad32e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58dff8b33e3706af26199fc438862889" ns2:_="" ns3:_="">
     <xsd:import namespace="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9"/>
     <xsd:import namespace="fed494de-f576-48c1-abd6-b99d8f8ad32e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f5132f65-3f16-4ed5-aad9-a4730df2f0fb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -28878,50 +20193,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fed494de-f576-48c1-abd6-b99d8f8ad32e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -29021,140 +20341,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fed494de-f576-48c1-abd6-b99d8f8ad32e" xsi:nil="true"/>
     <SharedWithUsers xmlns="fed494de-f576-48c1-abd6-b99d8f8ad32e">
       <UserInfo>
         <DisplayName>Moeller, Shannon</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Blaine, Alison</DisplayName>
         <AccountId>50</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45C54170-46AB-4299-AE91-FDAB925B7575}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8545E9BC-E87D-444E-9C33-F0C06E21A854}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58C2505D-C088-45B7-BA63-D9C7763CF3B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9"/>
     <ds:schemaRef ds:uri="fed494de-f576-48c1-abd6-b99d8f8ad32e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D1C25F9-DB22-4740-BE04-D7A2204D94CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8e2d6fd1-8f78-4091-a2f7-d6d3ff0292a9"/>
     <ds:schemaRef ds:uri="fed494de-f576-48c1-abd6-b99d8f8ad32e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>14697</Characters>
+  <Pages>18</Pages>
+  <Words>3247</Words>
+  <Characters>18121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>476</Lines>
+  <Paragraphs>436</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17241</CharactersWithSpaces>
+  <CharactersWithSpaces>20932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>1900609</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://bouldercolorado.gov/government/departments/planning-development-services</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Pahoa, Kalani</dc:creator>
+  <dc:creator>Harvey, Amelia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F044980EA4172847AABCEF305F6C324E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>