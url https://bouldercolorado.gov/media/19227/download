--- v0 (2026-01-08)
+++ v1 (2026-04-04)
@@ -508,141 +508,164 @@
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A20FCD" w14:textId="4A15956A" w:rsidR="00245964" w:rsidRDefault="00575CEA" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Only if subject to state BPS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00245964" w14:paraId="7B049802" w14:textId="77777777" w:rsidTr="004460DB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D67C306" w14:textId="7234EB45" w:rsidR="00245964" w:rsidRPr="00C51708" w:rsidRDefault="00245964" w:rsidP="00245964">
+          <w:p w14:paraId="3D67C306" w14:textId="2671BB08" w:rsidR="00245964" w:rsidRPr="00C51708" w:rsidRDefault="00035CB8" w:rsidP="00245964">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C51708">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Update SmartRegs to exempt multifamily buildings subject to </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00245964" w:rsidRPr="00C51708">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xempt multifamily buildings subject to </w:t>
             </w:r>
             <w:r w:rsidR="00191237">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C51708">
+            <w:r w:rsidR="00245964" w:rsidRPr="00C51708">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tate </w:t>
             </w:r>
             <w:r w:rsidR="000C6BFF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>building</w:t>
             </w:r>
             <w:r w:rsidR="004B5983">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> performance </w:t>
             </w:r>
             <w:r w:rsidR="00C1201E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="004B5983">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>tandards (B</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C51708">
+            <w:r w:rsidR="00245964" w:rsidRPr="00C51708">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>PS</w:t>
             </w:r>
             <w:r w:rsidR="004B5983">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C51708">
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>SmartRegs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00245964" w:rsidRPr="00C51708">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00245964">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF1F66">
+            <w:r w:rsidR="00245964" w:rsidRPr="00EF1F66">
               <w:t>(Policy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50B19C6A" w14:textId="77777777" w:rsidR="00245964" w:rsidRDefault="00245964" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48CA632D" w14:textId="77777777" w:rsidR="00245964" w:rsidRDefault="00245964" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -734,108 +757,117 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Only </w:t>
             </w:r>
             <w:r w:rsidR="009C3FD1">
               <w:t xml:space="preserve">if </w:t>
             </w:r>
             <w:r w:rsidR="00575CEA">
               <w:t>subject to</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> state BPS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00245964" w14:paraId="32FDD837" w14:textId="77777777" w:rsidTr="004460DB">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A488C58" w14:textId="5694D640" w:rsidR="00245964" w:rsidRPr="0046298F" w:rsidRDefault="00245964" w:rsidP="00245964">
+          <w:p w14:paraId="7A488C58" w14:textId="33F20920" w:rsidR="00245964" w:rsidRPr="0046298F" w:rsidRDefault="00245964" w:rsidP="00245964">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="420"/>
             </w:pPr>
             <w:r w:rsidRPr="00C51708">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidRPr="00C51708">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>new rental licenses only</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C22EA">
-[...13 lines deleted...]
-            <w:r w:rsidR="004B5983" w:rsidRPr="00C51708">
+            <w:r w:rsidR="00EA08E8" w:rsidRPr="00EA08E8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA08E8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5983">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00AA55E2">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">update the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C51708">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SmartRegs checklist</w:t>
+              <w:t>SmartRegs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C51708">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="008D1E32">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to promote efficient electric heating and cooling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF1F66">
               <w:t>(Regulatory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C3D037B" w14:textId="77777777" w:rsidR="00245964" w:rsidRDefault="00245964" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
@@ -1417,69 +1449,69 @@
               <w:t>Applies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="299C10CB" w14:textId="4B286517" w:rsidR="00427365" w:rsidRDefault="00C37DFA" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00008" w14:paraId="073B933E" w14:textId="77777777" w:rsidTr="00CE39DE">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39386FC0" w14:textId="3C49ACDC" w:rsidR="00427365" w:rsidRPr="00C51708" w:rsidRDefault="00351110" w:rsidP="00F00008">
+          <w:p w14:paraId="39386FC0" w14:textId="79723AE2" w:rsidR="00427365" w:rsidRPr="00C51708" w:rsidRDefault="00B66737" w:rsidP="00F00008">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="427"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Require</w:t>
+              <w:t>Promote</w:t>
             </w:r>
             <w:r w:rsidR="00F118B9" w:rsidRPr="003828AF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E7996">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00F118B9" w:rsidRPr="003828AF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">nd-of-useful-life </w:t>
             </w:r>
             <w:r w:rsidR="00C376F8">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -1937,69 +1969,90 @@
             </w:pPr>
             <w:r>
               <w:t>Large Multifamily</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384ADA5B" w14:textId="77777777" w:rsidR="002103B3" w:rsidRDefault="002103B3" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>50K SF+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002103B3" w14:paraId="0482C90F" w14:textId="77777777" w:rsidTr="0673D2DC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5DF133" w14:textId="64EBDC47" w:rsidR="002103B3" w:rsidRPr="00D61327" w:rsidRDefault="002103B3" w:rsidP="000E0E93">
+          <w:p w14:paraId="7C5DF133" w14:textId="46B45A69" w:rsidR="002103B3" w:rsidRPr="00D61327" w:rsidRDefault="00B66737" w:rsidP="000E0E93">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="427"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Expand end-of-useful-life replacement requirements to other appliance types.</w:t>
+              <w:t>Consider e</w:t>
+            </w:r>
+            <w:r w:rsidR="002103B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>xpand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="002103B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> end-of-useful-life replacement requirements to other appliance types.</w:t>
             </w:r>
             <w:r w:rsidR="000E6BD4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E6BD4" w:rsidRPr="00EF1F66">
               <w:t>(Policy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AFB2EA9" w14:textId="79DB4A49" w:rsidR="002103B3" w:rsidRDefault="00F222F7" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Applies.</w:t>
             </w:r>
@@ -2088,141 +2141,85 @@
               <w:t>Applies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="760DA513" w14:textId="6DCD5238" w:rsidR="002103B3" w:rsidRDefault="005A75D5" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Applies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002103B3" w14:paraId="2ED596AC" w14:textId="77777777" w:rsidTr="0673D2DC">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2868015E" w14:textId="2F82A495" w:rsidR="002103B3" w:rsidRPr="00C51708" w:rsidRDefault="002103B3" w:rsidP="002103B3">
+          <w:p w14:paraId="2868015E" w14:textId="5769E32E" w:rsidR="002103B3" w:rsidRPr="00C51708" w:rsidRDefault="00876F9B" w:rsidP="002103B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C51708">
-[...62 lines deleted...]
-            <w:r w:rsidRPr="00C51708">
+            <w:r w:rsidRPr="00736B74">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Update performance requirements for rental licensing to promote energy affordability and cooling access</w:t>
+            </w:r>
+            <w:r w:rsidR="002103B3" w:rsidRPr="00736B74">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002103B3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF1F66">
+            <w:r w:rsidR="002103B3" w:rsidRPr="00EF1F66">
               <w:t>(Policy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3909407A" w14:textId="77777777" w:rsidR="002103B3" w:rsidRDefault="002103B3" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32FB4D2E" w14:textId="77777777" w:rsidR="002103B3" w:rsidRDefault="002103B3" w:rsidP="00716CE1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3240,61 +3237,61 @@
       <w:r w:rsidR="004C001A">
         <w:t xml:space="preserve">One-stop Shop to support building owners to </w:t>
       </w:r>
       <w:r w:rsidR="009378EA">
         <w:t xml:space="preserve">navigate incentives, permits, securing contractors, </w:t>
       </w:r>
       <w:r w:rsidR="00AD7F1B">
         <w:t xml:space="preserve">and energy data reporting and to offer general guidance. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00556AC1" w:rsidSect="004337DD">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="24480" w:h="15840" w:orient="landscape" w:code="17"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="990" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30906D7F" w14:textId="77777777" w:rsidR="00EE1E77" w:rsidRDefault="00EE1E77" w:rsidP="008B0AE0">
+    <w:p w14:paraId="56232240" w14:textId="77777777" w:rsidR="00620E38" w:rsidRDefault="00620E38" w:rsidP="008B0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42A1C1CF" w14:textId="77777777" w:rsidR="00EE1E77" w:rsidRDefault="00EE1E77" w:rsidP="008B0AE0">
+    <w:p w14:paraId="37341CF3" w14:textId="77777777" w:rsidR="00620E38" w:rsidRDefault="00620E38" w:rsidP="008B0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3312,51 +3309,50 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="456F5BF9" w14:textId="69810F1A" w:rsidR="00504D95" w:rsidRPr="00B15353" w:rsidRDefault="00000000" w:rsidP="002C2BF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
       </w:pBdr>
@@ -3427,61 +3423,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B15353" w:rsidRPr="00B15353">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B15353" w:rsidRPr="00B15353">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0221F96D" w14:textId="77777777" w:rsidR="00EE1E77" w:rsidRDefault="00EE1E77" w:rsidP="008B0AE0">
+    <w:p w14:paraId="1BB47AE5" w14:textId="77777777" w:rsidR="00620E38" w:rsidRDefault="00620E38" w:rsidP="008B0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D146955" w14:textId="77777777" w:rsidR="00EE1E77" w:rsidRDefault="00EE1E77" w:rsidP="008B0AE0">
+    <w:p w14:paraId="7DFCC8BC" w14:textId="77777777" w:rsidR="00620E38" w:rsidRDefault="00620E38" w:rsidP="008B0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="771DA19E" w14:textId="2E8A3064" w:rsidR="00853607" w:rsidRDefault="00853607" w:rsidP="00853607">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="156082" w:themeColor="accent1"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Healthy Buildings, Stronger Community Roadmap</w:t>
     </w:r>
   </w:p>
@@ -5160,111 +5156,113 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1122769804">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1002972872">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1948803609">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1595746898">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1193611275">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1220285232">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B2F76"/>
     <w:rsid w:val="000018C1"/>
     <w:rsid w:val="00003A60"/>
     <w:rsid w:val="00005F70"/>
     <w:rsid w:val="0001379D"/>
     <w:rsid w:val="00016AA5"/>
     <w:rsid w:val="00017F94"/>
     <w:rsid w:val="00022FC0"/>
     <w:rsid w:val="00024DBC"/>
+    <w:rsid w:val="00035CB8"/>
     <w:rsid w:val="00044050"/>
     <w:rsid w:val="00051F14"/>
     <w:rsid w:val="00060927"/>
     <w:rsid w:val="00063B67"/>
     <w:rsid w:val="00063C38"/>
     <w:rsid w:val="00065DC8"/>
     <w:rsid w:val="00070728"/>
     <w:rsid w:val="000761B8"/>
     <w:rsid w:val="000768FE"/>
     <w:rsid w:val="000823E0"/>
     <w:rsid w:val="00084213"/>
     <w:rsid w:val="00086B7A"/>
     <w:rsid w:val="00087350"/>
+    <w:rsid w:val="00097DF2"/>
     <w:rsid w:val="000A2AD5"/>
     <w:rsid w:val="000B2B70"/>
     <w:rsid w:val="000B3345"/>
     <w:rsid w:val="000C0B7B"/>
     <w:rsid w:val="000C14CA"/>
     <w:rsid w:val="000C175D"/>
     <w:rsid w:val="000C2FDA"/>
     <w:rsid w:val="000C6BFF"/>
     <w:rsid w:val="000C7C50"/>
     <w:rsid w:val="000D02E5"/>
     <w:rsid w:val="000D3A63"/>
     <w:rsid w:val="000D5B6E"/>
     <w:rsid w:val="000D679B"/>
     <w:rsid w:val="000E0E93"/>
     <w:rsid w:val="000E1BB0"/>
     <w:rsid w:val="000E3186"/>
     <w:rsid w:val="000E35DC"/>
+    <w:rsid w:val="000E3BFD"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000F061E"/>
     <w:rsid w:val="000F2064"/>
     <w:rsid w:val="000F2973"/>
     <w:rsid w:val="000F42F3"/>
     <w:rsid w:val="000F7070"/>
     <w:rsid w:val="000F7148"/>
     <w:rsid w:val="00105E7E"/>
     <w:rsid w:val="00106145"/>
     <w:rsid w:val="00112822"/>
     <w:rsid w:val="00112A20"/>
     <w:rsid w:val="00115834"/>
     <w:rsid w:val="00121130"/>
     <w:rsid w:val="0012397D"/>
     <w:rsid w:val="001258F8"/>
     <w:rsid w:val="001354A5"/>
     <w:rsid w:val="0014094A"/>
     <w:rsid w:val="001468B8"/>
     <w:rsid w:val="0015261A"/>
     <w:rsid w:val="00165FB0"/>
     <w:rsid w:val="001677F8"/>
     <w:rsid w:val="00177442"/>
     <w:rsid w:val="00180B06"/>
     <w:rsid w:val="00180B49"/>
     <w:rsid w:val="00181E3B"/>
@@ -5360,50 +5358,51 @@
     <w:rsid w:val="0038229F"/>
     <w:rsid w:val="003828AF"/>
     <w:rsid w:val="00384144"/>
     <w:rsid w:val="00384CD8"/>
     <w:rsid w:val="00385530"/>
     <w:rsid w:val="0039309F"/>
     <w:rsid w:val="00393313"/>
     <w:rsid w:val="003A3504"/>
     <w:rsid w:val="003A73BB"/>
     <w:rsid w:val="003B33C1"/>
     <w:rsid w:val="003B4535"/>
     <w:rsid w:val="003B7BA1"/>
     <w:rsid w:val="003B7D62"/>
     <w:rsid w:val="003C22EA"/>
     <w:rsid w:val="003C4C41"/>
     <w:rsid w:val="003C7F67"/>
     <w:rsid w:val="003D719B"/>
     <w:rsid w:val="003E043A"/>
     <w:rsid w:val="003E3202"/>
     <w:rsid w:val="003E78B6"/>
     <w:rsid w:val="003F15AF"/>
     <w:rsid w:val="00401A90"/>
     <w:rsid w:val="004105EF"/>
     <w:rsid w:val="00411244"/>
     <w:rsid w:val="0041317C"/>
+    <w:rsid w:val="00415125"/>
     <w:rsid w:val="00420428"/>
     <w:rsid w:val="00421E9C"/>
     <w:rsid w:val="00424F0B"/>
     <w:rsid w:val="00427365"/>
     <w:rsid w:val="00427CA0"/>
     <w:rsid w:val="00430B14"/>
     <w:rsid w:val="00432BD9"/>
     <w:rsid w:val="004337DD"/>
     <w:rsid w:val="00435CDD"/>
     <w:rsid w:val="0043699F"/>
     <w:rsid w:val="00437088"/>
     <w:rsid w:val="004374AB"/>
     <w:rsid w:val="00441C5D"/>
     <w:rsid w:val="00445DA8"/>
     <w:rsid w:val="004460DB"/>
     <w:rsid w:val="004527EB"/>
     <w:rsid w:val="0045391E"/>
     <w:rsid w:val="004563A2"/>
     <w:rsid w:val="00456B48"/>
     <w:rsid w:val="00456CF0"/>
     <w:rsid w:val="0046298F"/>
     <w:rsid w:val="0046431D"/>
     <w:rsid w:val="004662F7"/>
     <w:rsid w:val="00466865"/>
     <w:rsid w:val="00473606"/>
@@ -5458,96 +5457,98 @@
     <w:rsid w:val="00574032"/>
     <w:rsid w:val="00575CEA"/>
     <w:rsid w:val="005778D1"/>
     <w:rsid w:val="00582729"/>
     <w:rsid w:val="00584B5E"/>
     <w:rsid w:val="0059504F"/>
     <w:rsid w:val="005A0160"/>
     <w:rsid w:val="005A1AAA"/>
     <w:rsid w:val="005A298D"/>
     <w:rsid w:val="005A482F"/>
     <w:rsid w:val="005A55C7"/>
     <w:rsid w:val="005A75D5"/>
     <w:rsid w:val="005B146A"/>
     <w:rsid w:val="005B196B"/>
     <w:rsid w:val="005B5CE1"/>
     <w:rsid w:val="005C4C62"/>
     <w:rsid w:val="005C6C3B"/>
     <w:rsid w:val="005C735C"/>
     <w:rsid w:val="005D0253"/>
     <w:rsid w:val="005D4ADA"/>
     <w:rsid w:val="005D7A3B"/>
     <w:rsid w:val="005E0F6A"/>
     <w:rsid w:val="005E7125"/>
     <w:rsid w:val="005E7F94"/>
     <w:rsid w:val="006003DB"/>
+    <w:rsid w:val="00620E38"/>
     <w:rsid w:val="00627ECE"/>
     <w:rsid w:val="00630E31"/>
     <w:rsid w:val="00631E0A"/>
     <w:rsid w:val="00652FA3"/>
     <w:rsid w:val="00661513"/>
     <w:rsid w:val="006620AE"/>
     <w:rsid w:val="006629C2"/>
     <w:rsid w:val="00663870"/>
     <w:rsid w:val="00664C5F"/>
     <w:rsid w:val="006663E7"/>
     <w:rsid w:val="006710D2"/>
     <w:rsid w:val="00671B79"/>
     <w:rsid w:val="006726E9"/>
     <w:rsid w:val="006760A1"/>
     <w:rsid w:val="0067697E"/>
     <w:rsid w:val="0069111A"/>
     <w:rsid w:val="006A2FC8"/>
     <w:rsid w:val="006A37CA"/>
     <w:rsid w:val="006A4B5D"/>
     <w:rsid w:val="006A6040"/>
     <w:rsid w:val="006A773E"/>
     <w:rsid w:val="006B3D62"/>
     <w:rsid w:val="006B3E6E"/>
     <w:rsid w:val="006B77CF"/>
     <w:rsid w:val="006C41E7"/>
     <w:rsid w:val="006C5391"/>
     <w:rsid w:val="006C61EB"/>
     <w:rsid w:val="006C7AC0"/>
     <w:rsid w:val="006D4693"/>
     <w:rsid w:val="006E22BD"/>
     <w:rsid w:val="006F2BF2"/>
     <w:rsid w:val="00702653"/>
     <w:rsid w:val="00703454"/>
     <w:rsid w:val="00704EB8"/>
     <w:rsid w:val="00705775"/>
     <w:rsid w:val="00705A79"/>
     <w:rsid w:val="00705EDF"/>
     <w:rsid w:val="00715C94"/>
     <w:rsid w:val="00716CE1"/>
     <w:rsid w:val="00717F6A"/>
     <w:rsid w:val="00724026"/>
     <w:rsid w:val="00724286"/>
     <w:rsid w:val="00725441"/>
     <w:rsid w:val="00725F9B"/>
     <w:rsid w:val="00732C40"/>
     <w:rsid w:val="00734DF3"/>
+    <w:rsid w:val="00736B74"/>
     <w:rsid w:val="0073740D"/>
     <w:rsid w:val="00750AE3"/>
     <w:rsid w:val="007522C3"/>
     <w:rsid w:val="007550FE"/>
     <w:rsid w:val="00764677"/>
     <w:rsid w:val="00764A82"/>
     <w:rsid w:val="00767EE1"/>
     <w:rsid w:val="007760D2"/>
     <w:rsid w:val="00777A4D"/>
     <w:rsid w:val="00777EBB"/>
     <w:rsid w:val="00784911"/>
     <w:rsid w:val="00784977"/>
     <w:rsid w:val="007855B8"/>
     <w:rsid w:val="00785C40"/>
     <w:rsid w:val="00791618"/>
     <w:rsid w:val="00794754"/>
     <w:rsid w:val="00796BF7"/>
     <w:rsid w:val="00797712"/>
     <w:rsid w:val="007A1759"/>
     <w:rsid w:val="007A1DB1"/>
     <w:rsid w:val="007A274F"/>
     <w:rsid w:val="007A2AF2"/>
     <w:rsid w:val="007A4452"/>
     <w:rsid w:val="007A5CCE"/>
     <w:rsid w:val="007B2DD1"/>
@@ -5555,61 +5556,63 @@
     <w:rsid w:val="007D0EEE"/>
     <w:rsid w:val="007D2B05"/>
     <w:rsid w:val="007D4F58"/>
     <w:rsid w:val="007D584D"/>
     <w:rsid w:val="007D6FCE"/>
     <w:rsid w:val="007E19CF"/>
     <w:rsid w:val="007E5226"/>
     <w:rsid w:val="007E5E07"/>
     <w:rsid w:val="007F29B5"/>
     <w:rsid w:val="00805111"/>
     <w:rsid w:val="0080612A"/>
     <w:rsid w:val="008145A7"/>
     <w:rsid w:val="0082000A"/>
     <w:rsid w:val="00822ED6"/>
     <w:rsid w:val="00823A63"/>
     <w:rsid w:val="0082496B"/>
     <w:rsid w:val="00826C7A"/>
     <w:rsid w:val="0082722C"/>
     <w:rsid w:val="0083358A"/>
     <w:rsid w:val="0083649E"/>
     <w:rsid w:val="00840A0A"/>
     <w:rsid w:val="00853607"/>
     <w:rsid w:val="00855200"/>
     <w:rsid w:val="00856655"/>
     <w:rsid w:val="00873807"/>
+    <w:rsid w:val="00876F9B"/>
     <w:rsid w:val="00896104"/>
     <w:rsid w:val="00897038"/>
     <w:rsid w:val="008A0B99"/>
     <w:rsid w:val="008A1658"/>
     <w:rsid w:val="008A47BE"/>
     <w:rsid w:val="008A618C"/>
     <w:rsid w:val="008A7131"/>
     <w:rsid w:val="008B0AE0"/>
     <w:rsid w:val="008B2F76"/>
     <w:rsid w:val="008B7E4E"/>
     <w:rsid w:val="008C57C0"/>
+    <w:rsid w:val="008D1E32"/>
     <w:rsid w:val="008D54B1"/>
     <w:rsid w:val="008E03E2"/>
     <w:rsid w:val="008E2ED3"/>
     <w:rsid w:val="00902CFC"/>
     <w:rsid w:val="00905B6A"/>
     <w:rsid w:val="00912E38"/>
     <w:rsid w:val="0091338C"/>
     <w:rsid w:val="009160E5"/>
     <w:rsid w:val="00917433"/>
     <w:rsid w:val="00920D23"/>
     <w:rsid w:val="0092292A"/>
     <w:rsid w:val="00923518"/>
     <w:rsid w:val="0092392C"/>
     <w:rsid w:val="00935018"/>
     <w:rsid w:val="009377D6"/>
     <w:rsid w:val="009378EA"/>
     <w:rsid w:val="009413A5"/>
     <w:rsid w:val="0095098D"/>
     <w:rsid w:val="00951448"/>
     <w:rsid w:val="00954432"/>
     <w:rsid w:val="0095457C"/>
     <w:rsid w:val="00956835"/>
     <w:rsid w:val="009634BE"/>
     <w:rsid w:val="009647AC"/>
     <w:rsid w:val="00970588"/>
@@ -5650,83 +5653,85 @@
     <w:rsid w:val="00A2132B"/>
     <w:rsid w:val="00A2438D"/>
     <w:rsid w:val="00A25DCC"/>
     <w:rsid w:val="00A31AA8"/>
     <w:rsid w:val="00A41D86"/>
     <w:rsid w:val="00A44F52"/>
     <w:rsid w:val="00A45C80"/>
     <w:rsid w:val="00A4737A"/>
     <w:rsid w:val="00A5356C"/>
     <w:rsid w:val="00A54176"/>
     <w:rsid w:val="00A55341"/>
     <w:rsid w:val="00A57440"/>
     <w:rsid w:val="00A57762"/>
     <w:rsid w:val="00A62E7B"/>
     <w:rsid w:val="00A6460B"/>
     <w:rsid w:val="00A64C4C"/>
     <w:rsid w:val="00A66912"/>
     <w:rsid w:val="00A719A0"/>
     <w:rsid w:val="00A73845"/>
     <w:rsid w:val="00A74DCB"/>
     <w:rsid w:val="00A80B20"/>
     <w:rsid w:val="00A907FA"/>
     <w:rsid w:val="00A943BC"/>
     <w:rsid w:val="00A94AB1"/>
     <w:rsid w:val="00AA074B"/>
+    <w:rsid w:val="00AA55E2"/>
     <w:rsid w:val="00AB4936"/>
     <w:rsid w:val="00AB7F51"/>
     <w:rsid w:val="00AC4227"/>
     <w:rsid w:val="00AC5FD4"/>
     <w:rsid w:val="00AD1480"/>
     <w:rsid w:val="00AD57DA"/>
     <w:rsid w:val="00AD7F1B"/>
     <w:rsid w:val="00AE3683"/>
     <w:rsid w:val="00AF2025"/>
     <w:rsid w:val="00AF3F88"/>
     <w:rsid w:val="00AF6C6B"/>
     <w:rsid w:val="00B0123F"/>
     <w:rsid w:val="00B01BB6"/>
     <w:rsid w:val="00B04813"/>
     <w:rsid w:val="00B04E16"/>
     <w:rsid w:val="00B04F5C"/>
     <w:rsid w:val="00B062A6"/>
     <w:rsid w:val="00B06972"/>
     <w:rsid w:val="00B144E3"/>
     <w:rsid w:val="00B15353"/>
     <w:rsid w:val="00B264E7"/>
     <w:rsid w:val="00B27B32"/>
     <w:rsid w:val="00B30DF7"/>
     <w:rsid w:val="00B3763E"/>
     <w:rsid w:val="00B44F90"/>
     <w:rsid w:val="00B4545F"/>
     <w:rsid w:val="00B47512"/>
     <w:rsid w:val="00B52E30"/>
     <w:rsid w:val="00B566C0"/>
     <w:rsid w:val="00B56C49"/>
     <w:rsid w:val="00B5778B"/>
     <w:rsid w:val="00B60B9E"/>
     <w:rsid w:val="00B60ED9"/>
+    <w:rsid w:val="00B66737"/>
     <w:rsid w:val="00B67C84"/>
     <w:rsid w:val="00B738A2"/>
     <w:rsid w:val="00B74012"/>
     <w:rsid w:val="00B7642D"/>
     <w:rsid w:val="00B77659"/>
     <w:rsid w:val="00B81636"/>
     <w:rsid w:val="00B81BA4"/>
     <w:rsid w:val="00B838CF"/>
     <w:rsid w:val="00B84737"/>
     <w:rsid w:val="00B85F38"/>
     <w:rsid w:val="00B86D46"/>
     <w:rsid w:val="00B914B1"/>
     <w:rsid w:val="00B925DB"/>
     <w:rsid w:val="00B93F23"/>
     <w:rsid w:val="00BA148C"/>
     <w:rsid w:val="00BA6729"/>
     <w:rsid w:val="00BA6AE5"/>
     <w:rsid w:val="00BB055B"/>
     <w:rsid w:val="00BB4D1E"/>
     <w:rsid w:val="00BC1553"/>
     <w:rsid w:val="00BC2729"/>
     <w:rsid w:val="00BC73F6"/>
     <w:rsid w:val="00BD0BDB"/>
     <w:rsid w:val="00BD253A"/>
     <w:rsid w:val="00BE3B53"/>
@@ -5747,51 +5752,50 @@
     <w:rsid w:val="00C2777A"/>
     <w:rsid w:val="00C2796B"/>
     <w:rsid w:val="00C3532B"/>
     <w:rsid w:val="00C376F8"/>
     <w:rsid w:val="00C37DFA"/>
     <w:rsid w:val="00C440FD"/>
     <w:rsid w:val="00C51708"/>
     <w:rsid w:val="00C524BE"/>
     <w:rsid w:val="00C55055"/>
     <w:rsid w:val="00C570D8"/>
     <w:rsid w:val="00C61D87"/>
     <w:rsid w:val="00C621BA"/>
     <w:rsid w:val="00C654D1"/>
     <w:rsid w:val="00C661F1"/>
     <w:rsid w:val="00C74F81"/>
     <w:rsid w:val="00C764B7"/>
     <w:rsid w:val="00C779FE"/>
     <w:rsid w:val="00C82819"/>
     <w:rsid w:val="00C8300A"/>
     <w:rsid w:val="00C91BD3"/>
     <w:rsid w:val="00C92404"/>
     <w:rsid w:val="00C96FFC"/>
     <w:rsid w:val="00C9733C"/>
     <w:rsid w:val="00CB1B7A"/>
     <w:rsid w:val="00CB270F"/>
-    <w:rsid w:val="00CB3CD3"/>
     <w:rsid w:val="00CB7D2C"/>
     <w:rsid w:val="00CC38D8"/>
     <w:rsid w:val="00CD16EB"/>
     <w:rsid w:val="00CD5616"/>
     <w:rsid w:val="00CD7462"/>
     <w:rsid w:val="00CE052A"/>
     <w:rsid w:val="00CE39DE"/>
     <w:rsid w:val="00CE7B06"/>
     <w:rsid w:val="00CF0E80"/>
     <w:rsid w:val="00D0059E"/>
     <w:rsid w:val="00D02407"/>
     <w:rsid w:val="00D04459"/>
     <w:rsid w:val="00D06653"/>
     <w:rsid w:val="00D07B1F"/>
     <w:rsid w:val="00D143B2"/>
     <w:rsid w:val="00D149EA"/>
     <w:rsid w:val="00D16070"/>
     <w:rsid w:val="00D20DD2"/>
     <w:rsid w:val="00D22A3B"/>
     <w:rsid w:val="00D267AA"/>
     <w:rsid w:val="00D30539"/>
     <w:rsid w:val="00D31098"/>
     <w:rsid w:val="00D344EB"/>
     <w:rsid w:val="00D34EE8"/>
     <w:rsid w:val="00D35B47"/>
@@ -5838,71 +5842,70 @@
     <w:rsid w:val="00DF409B"/>
     <w:rsid w:val="00E03359"/>
     <w:rsid w:val="00E04B91"/>
     <w:rsid w:val="00E14C8A"/>
     <w:rsid w:val="00E14F6F"/>
     <w:rsid w:val="00E23DB3"/>
     <w:rsid w:val="00E32F0B"/>
     <w:rsid w:val="00E3704C"/>
     <w:rsid w:val="00E37363"/>
     <w:rsid w:val="00E40291"/>
     <w:rsid w:val="00E40F62"/>
     <w:rsid w:val="00E43A47"/>
     <w:rsid w:val="00E45113"/>
     <w:rsid w:val="00E51CE4"/>
     <w:rsid w:val="00E60F1A"/>
     <w:rsid w:val="00E62A8F"/>
     <w:rsid w:val="00E63476"/>
     <w:rsid w:val="00E64E0D"/>
     <w:rsid w:val="00E66CE2"/>
     <w:rsid w:val="00E67159"/>
     <w:rsid w:val="00E67F79"/>
     <w:rsid w:val="00E70959"/>
     <w:rsid w:val="00E70CB2"/>
     <w:rsid w:val="00E828CF"/>
     <w:rsid w:val="00E842A4"/>
-    <w:rsid w:val="00E874E6"/>
     <w:rsid w:val="00E97C9F"/>
     <w:rsid w:val="00E97EE3"/>
+    <w:rsid w:val="00EA08E8"/>
     <w:rsid w:val="00EA0C4A"/>
     <w:rsid w:val="00EA35DA"/>
     <w:rsid w:val="00EA4A6F"/>
     <w:rsid w:val="00EA4F37"/>
     <w:rsid w:val="00EA716D"/>
     <w:rsid w:val="00EB1370"/>
     <w:rsid w:val="00EB1C9F"/>
     <w:rsid w:val="00EB2044"/>
     <w:rsid w:val="00EB527C"/>
     <w:rsid w:val="00EB6270"/>
     <w:rsid w:val="00EB6273"/>
     <w:rsid w:val="00EC63FF"/>
     <w:rsid w:val="00EC7A61"/>
     <w:rsid w:val="00ED08AA"/>
     <w:rsid w:val="00ED14D0"/>
     <w:rsid w:val="00ED637D"/>
     <w:rsid w:val="00EE002A"/>
-    <w:rsid w:val="00EE1E77"/>
     <w:rsid w:val="00EF0E5C"/>
     <w:rsid w:val="00EF1F66"/>
     <w:rsid w:val="00EF3A9A"/>
     <w:rsid w:val="00EF4186"/>
     <w:rsid w:val="00EF5FA2"/>
     <w:rsid w:val="00F00008"/>
     <w:rsid w:val="00F02000"/>
     <w:rsid w:val="00F118B9"/>
     <w:rsid w:val="00F138CF"/>
     <w:rsid w:val="00F21279"/>
     <w:rsid w:val="00F222F7"/>
     <w:rsid w:val="00F311B5"/>
     <w:rsid w:val="00F32B1F"/>
     <w:rsid w:val="00F4671F"/>
     <w:rsid w:val="00F52227"/>
     <w:rsid w:val="00F5260E"/>
     <w:rsid w:val="00F60729"/>
     <w:rsid w:val="00F62862"/>
     <w:rsid w:val="00F6435D"/>
     <w:rsid w:val="00F6498F"/>
     <w:rsid w:val="00F6746C"/>
     <w:rsid w:val="00F70522"/>
     <w:rsid w:val="00F71055"/>
     <w:rsid w:val="00F727C8"/>
     <w:rsid w:val="00F74888"/>
@@ -7628,52 +7631,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0314EDECDC3E408AA8DC6E865F38F6" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41c943148abdd24a651c6e5317f84043">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a00750f-d101-47d7-b42c-3755e39e899d" xmlns:ns3="6967e8fb-135a-4813-91f6-dfd143e5f1f5" xmlns:ns4="a185a935-ba3f-496a-b001-2f31da7152f8" xmlns:ns5="fa5a287d-e8d7-4515-878e-e2d26d40b308" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7101b1a152298607c7e2fe538584fbb" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa5a287d-e8d7-4515-878e-e2d26d40b308" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a185a935-ba3f-496a-b001-2f31da7152f8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0314EDECDC3E408AA8DC6E865F38F6" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f600ac606c96386b71e4cbcd6bcb626">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a00750f-d101-47d7-b42c-3755e39e899d" xmlns:ns3="6967e8fb-135a-4813-91f6-dfd143e5f1f5" xmlns:ns4="a185a935-ba3f-496a-b001-2f31da7152f8" xmlns:ns5="fa5a287d-e8d7-4515-878e-e2d26d40b308" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72e9e1d6a966d63065d48258ac561ba1" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="1a00750f-d101-47d7-b42c-3755e39e899d"/>
     <xsd:import namespace="6967e8fb-135a-4813-91f6-dfd143e5f1f5"/>
     <xsd:import namespace="a185a935-ba3f-496a-b001-2f31da7152f8"/>
     <xsd:import namespace="fa5a287d-e8d7-4515-878e-e2d26d40b308"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
@@ -7892,148 +7906,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFD35B12-C867-4660-B31E-0C92E6B0ED56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa5a287d-e8d7-4515-878e-e2d26d40b308"/>
+    <ds:schemaRef ds:uri="a185a935-ba3f-496a-b001-2f31da7152f8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E2142F1-4158-4CA6-B957-ACA92D343C0D}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD9AD45C-89FB-4AFA-BC60-652511208437}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a00750f-d101-47d7-b42c-3755e39e899d"/>
     <ds:schemaRef ds:uri="6967e8fb-135a-4813-91f6-dfd143e5f1f5"/>
     <ds:schemaRef ds:uri="a185a935-ba3f-496a-b001-2f31da7152f8"/>
     <ds:schemaRef ds:uri="fa5a287d-e8d7-4515-878e-e2d26d40b308"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA9C5A0-92D5-4E4F-9AC9-C5A39C88ADE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="a185a935-ba3f-496a-b001-2f31da7152f8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>855</Words>
-  <Characters>4879</Characters>
+  <Words>1033</Words>
+  <Characters>4723</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>74</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5723</CharactersWithSpaces>
+  <CharactersWithSpaces>5728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Launder, Crystal</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F0314EDECDC3E408AA8DC6E865F38F6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>